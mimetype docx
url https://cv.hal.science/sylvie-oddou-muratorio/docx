--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -514,970 +514,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between fecundity, sexual and growth selection on the spring phenology of European beech (Fagus sylvatica L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Ligot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843941v1</w:t>
+                <w:t xml:space="preserve">hal-04654829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Modica</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between fecundity, sexual and growth selection on the spring phenology of European beech (Fagus sylvatica L.).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e27. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654829v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Godineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beudez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Courbet</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266725v1</w:t>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.1830-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.13606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lebourgeois</w:t>
+                <w:t xml:space="preserve">Marjana Westergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rok Damjanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028874v1</w:t>
+                <w:t xml:space="preserve">hal-04598151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marko Bajc</w:t>
+                <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rok Damjanić</w:t>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 531, pp.120754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598151v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,51 +1627,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gilg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.99-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
@@ -1714,64 +1714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1818,51 +1818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,628 +1933,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak founder effects but significant spatial genetic imprint of recent contraction and expansion of European beech populations</w:t>
+                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya A. Lander</w:t>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (3), pp.491-504. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00387-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167210v1</w:t>
+                <w:t xml:space="preserve">hal-03279442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ronce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279442v1</w:t>
+                <w:t xml:space="preserve">hal-03279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Postolache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Journé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
+                <w:t xml:space="preserve">Elia Vajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279430v1</w:t>
+                <w:t xml:space="preserve">hal-03338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragos Postolache</w:t>
+                <w:t xml:space="preserve">Weak founder effects but significant spatial genetic imprint of recent contraction and expansion of European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya A. Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.5029-5047. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), pp.491-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338410v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.706414. </w:t>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic data of a European beech (Fagus sylvatica L.) progeny trial issued from three plots along an elevation gradient in Mont Ventoux, South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,744 +2849,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168537v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Olivier Delaprison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281739v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281802v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of a genotyped Quercus robur L. seedling cohort in an expanding oak forest stand: diversity, dispersal, and performance across habitats</w:t>
               </w:r>
@@ -4078,51 +4078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.1-16. </w:t>
@@ -4160,103 +4160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
@@ -4285,90 +4285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,64 +4423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,103 +4540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4683,77 +4683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal change and determinants of maternal reproductive success in an expanding oak forest stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gerzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,404 +4885,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gauzere</w:t>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (6), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1340-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511393v1</w:t>
+                <w:t xml:space="preserve">hal-01509032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genome-environment association study suggests local adaptation to climate at the regional scale in[i] Fagus sylvatica[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea R. Pluess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.589-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509032v1</w:t>
+                <w:t xml:space="preserve">hal-01309135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-environment association study suggests local adaptation to climate at the regional scale in[i] Fagus sylvatica[/i]</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">J Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 210 (2), pp.589-601. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-016-1062-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309135v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of divergent selection for drought and cold tolerance at landscape and local scales in [i]Abies alba[/i] Mill. in the French Mediterranean Alps</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Liepelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Ziegenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5414,90 +5414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,90 +5669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,90 +5803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus biologiques de réponse des arbres et forêts au changement climatique : adaptation et plasticité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5931,511 +5931,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a windborne insect invasion using a particle dispersal model, historical wind data, and Bayesian analysis of genetic data</w:t>
+                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+                <w:t xml:space="preserve">Jonathan Safrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+                <w:t xml:space="preserve">C. de Quattro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, online, 17 p. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636433v1</w:t>
+                <w:t xml:space="preserve">hal-02640453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Reconstruction of a windborne insect invasion using a particle dispersal model, historical wind data, and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, online, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102739v1</w:t>
+                <w:t xml:space="preserve">hal-02636433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. de Quattro</w:t>
+                <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">François Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (1), pp.15-26. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640453v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting short spatial scale local adaptation and epistatic selection in climate-related candidate genes in European beech (&amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt;) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (19), pp.4696-4708. </w:t>
@@ -6498,51 +6498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating local adaptation to climate of forest trees with a physio-demo-genetics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.453-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6570,291 +6570,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (11), pp.1059 - 1069. </w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649851v1</w:t>
+                <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (11), pp.1059 - 1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651837v1</w:t>
+                <w:t xml:space="preserve">hal-02649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6956,51 +6956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7072,51 +7072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,51 +7753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8068,51 +8068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8340,51 +8340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8564,64 +8564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in Fagus sylvatica and Fagus crenata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8715,51 +8715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (5), pp.1343-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9266,51 +9266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9562,501 +9562,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
+                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531068v1</w:t>
+                <w:t xml:space="preserve">hal-02676458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02313652v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, hors-série 1, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02373.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de génétique des populations...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11329,103 +11329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can silviculture foster forest adaptation to climate change? A demo-genetic modelling approach with stress and disturbance regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Ecological Modeling (ECEM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,64 +11463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining of fecundity, sexual and viability selection on spring phenology along an altitudinal gradient of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11683,90 +11683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based dendrochronology approach to disentangle vigor and sensitivity to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Forest Genetics CFGA-WFGA Student and Postdoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11791,77 +11791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11912,103 +11912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How much genetic selection for growth can result from silviculture ? A new demo-genetic simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
@@ -12037,126 +12037,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
@@ -12167,90 +12167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12288,90 +12288,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12409,64 +12409,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12515,303 +12515,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786479v1</w:t>
+                <w:t xml:space="preserve">hal-02790977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
+              <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790977v1</w:t>
+                <w:t xml:space="preserve">hal-02786479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,90 +12849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12957,90 +12957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Liautaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13078,90 +13078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting directional and epistatic selection from candidate genes: methodological improvements and a case study of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hameau de l'étoile, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13199,77 +13199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13288,139 +13288,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and ongoing adaptive response of&amp;lt;em&amp;gt; Fagus sylvatica&amp;lt;/em&amp;gt; along a short-scale climatic gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Comparison of methods that estimate seed dispersal kernels from genotypes of established seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orléans, France. 20 p</w:t>
+              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792139v1</w:t>
+                <w:t xml:space="preserve">hal-02792885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use molecular data to account for non random mating in quantitative genetic estimates derived from family structured experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13452,152 +13478,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods that estimate seed dispersal kernels from genotypes of established seedlings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+                <w:t xml:space="preserve">Past and ongoing adaptive response of&amp;lt;em&amp;gt; Fagus sylvatica&amp;lt;/em&amp;gt; along a short-scale climatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.69</w:t>
+              <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792885v1</w:t>
+                <w:t xml:space="preserve">hal-02792139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of climate-related dieback on regeneration in a drought-prone European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13605,51 +13605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Magnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guarigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13668,834 +13668,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344434v1</w:t>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344431v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804664v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
+                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
+              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750389v1</w:t>
+                <w:t xml:space="preserve">hal-01344429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344429v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
@@ -14524,51 +14524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du régime de reproduction et voisinage écologique des arbres-mères chez des populations de hêtre commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14600,178 +14600,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
+                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745151v1</w:t>
+                <w:t xml:space="preserve">hal-01344426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la dispersion du pollen à longue distance sur les capacités d’adaptation de populations de hêtre commun sur un gradient altitudinal. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14786,113 +14773,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14907,221 +14894,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344426v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of landscape heterogeneity and anthropogenic land-uses on pollination patterns for wild cherry trees in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15140,394 +15140,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male fecundity and pollen dispersal in populations of a riparian tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rocio Rodríguez</w:t>
+                <w:t xml:space="preserve">Mechanisms of local adaptations to climatic gradients: lessons from a Physio-Demo-Genetics Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. EEF Congress: Responding to Rapid Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
+              <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577479v1</w:t>
+                <w:t xml:space="preserve">hal-02804960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of local adaptations to climatic gradients: lessons from a Physio-Demo-Genetics Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Male fecundity and pollen dispersal in populations of a riparian tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Jordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">12. EEF Congress: Responding to Rapid Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avila, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804960v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756921v1</w:t>
+                <w:t xml:space="preserve">hal-02751267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15565,77 +15526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15684,230 +15645,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751267v1</w:t>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
@@ -16014,51 +16014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16126,64 +16126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the interactions between gene flow and selection on local adaptation: a case study in common beech (Fagus sylvatica L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16215,316 +16215,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable patterns of contemporary gene flow in beech (Fagus sylvatical L.) across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
+                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754648v1</w:t>
+                <w:t xml:space="preserve">hal-02752492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Variable patterns of contemporary gene flow in beech (Fagus sylvatical L.) across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ziehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Trojankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752492v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16549,90 +16549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene variation in common beech (Fagus sylvatica L.) along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16674,77 +16674,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Society of Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16795,64 +16795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16877,51 +16877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16998,64 +16998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity, gene flow and inbreeding depression on the building of spatial genetic structure. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17106,77 +17106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
@@ -17199,247 +17199,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820586v1</w:t>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+                <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
               </w:r>
@@ -17451,51 +17451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17572,51 +17572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18048,77 +18048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18169,103 +18169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
@@ -18307,51 +18307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex demographic and adaptive landscape in&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; Mill. across four mountains in the French Mediterranean Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Liepelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18419,90 +18419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal models constructed with hybrid relatedness matrix vs incomplete pedigree: an experimental and simulation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18527,90 +18527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity and differentiation of candidate genes related to phenology and abiotic stress along an altitudinal gradient of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18792,51 +18792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de la diversité intra-spécifique chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18874,64 +18874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral patterns of genetic variation and applications to conservation in conifer species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Fineschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19152,103 +19152,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing statistical and mechanistic models to identify the drivers of mortality within a rear-edge beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19292,90 +19292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19406,51 +19406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDG Documentation, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19768,90 +19768,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19880,241 +19880,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
+                <w:t xml:space="preserve">Deliverable D5.3: Maps and report of population extinction risks under different management scenarios. H2020 GenTree project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE URFM. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791153v2</w:t>
+                <w:t xml:space="preserve">hal-03337948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D5.3: Maps and report of population extinction risks under different management scenarios. H2020 GenTree project</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAE URFM. 2019</w:t>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03337948v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for forest biodiversity dynamics under global change in Europe: identifying micro- evolutionary scale tipping points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -20136,90 +20136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du dépérissement et de l’isolement reproducteur sur la qualité de la régénération du hêtre ([i]Fagus sylvatica[/i]) : une étude dans une population naturelle et marginale, en forêt de la Massane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20258,90 +20258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20412,64 +20412,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20637,275 +20637,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part B</w:t>
+                <w:t xml:space="preserve">Modeling eco-evolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Eco-evolutionary dynamics, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Modeling eco-evolutionary dynamics, UPPA Anglet, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717834v1</w:t>
+                <w:t xml:space="preserve">hal-04717856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling eco-evolutionary dynamics</w:t>
+                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Modeling eco-evolutionary dynamics, UPPA Anglet, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. Eco-evolutionary dynamics, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717856v1</w:t>
+                <w:t xml:space="preserve">hal-04717834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part A</w:t>
+                <w:t xml:space="preserve">Inférer l'histoire démographique et sélective de populations à partir de leur diversité génétique: apports de la génomique. Application au cas des populations de poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Eco-evolutionary dynamics, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. UPPA campus d'Anglet, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717822v1</w:t>
+                <w:t xml:space="preserve">hal-04542693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférer l'histoire démographique et sélective de populations à partir de leur diversité génétique: apports de la génomique. Application au cas des populations de poissons migrateurs</w:t>
+                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. UPPA campus d'Anglet, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Eco-evolutionary dynamics, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542693v1</w:t>
+                <w:t xml:space="preserve">hal-04717822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20981,51 +20981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD0B883"/>
+    <w:nsid w:val="1900DC81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21212,51 +21212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>