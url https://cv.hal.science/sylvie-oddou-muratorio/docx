--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -254,832 +254,828 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly clustered mating networks in naturally fragmented riparian tree populations</w:t>
+                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Moracho</w:t>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
+                <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Jordano</w:t>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467495v1</w:t>
+                <w:t xml:space="preserve">hal-04843941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eco‐evolutionary models to improve management of introgression in brown trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between fecundity, sexual and growth selection on the spring phenology of European beech (Fagus sylvatica L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vigier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12789⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736999v1</w:t>
+                <w:t xml:space="preserve">hal-04654829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between fecundity, sexual and growth selection on the spring phenology of European beech (Fagus sylvatica L.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e27. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654829v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling down that mountain: microgeographical adaptive divergence during a fast population expansion along a steep environmental gradient in European beech</w:t>
+                <w:t xml:space="preserve">Highly clustered mating networks in naturally fragmented riparian tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Modica</w:t>
+                <w:t xml:space="preserve">Eva Moracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Pedro Jordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-024-00696-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618879v1</w:t>
+                <w:t xml:space="preserve">hal-04467495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Thinning Foster Forest Genetic Adaptation to Drought? A Demo‐Genetic Modelling Approach With Disturbance Regimes</w:t>
+                <w:t xml:space="preserve">Using eco‐evolutionary models to improve management of introgression in brown trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Fririon</w:t>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (4), pp.e12789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eff.12789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843941v1</w:t>
+                <w:t xml:space="preserve">hal-04736999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Jean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230363v1</w:t>
+                <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A demo‐genetic model shows how silviculture reduces natural density‐dependent selection in tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,425 +1146,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
+                <w:t xml:space="preserve">A 14-year series of leaf phenological data collected for European beech (Fagus sylvatica L.) and silver fir (Abies alba Mill.) from their geographic range margins in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjana Westergren</w:t>
+                <w:t xml:space="preserve">Frederic Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-023-01193-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598151v1</w:t>
+                <w:t xml:space="preserve">hal-04230363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within and between population phenotypic variation in growth vigor and sensitivity to drought stress in five temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 531, pp.120754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjana Westergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bajc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+                <w:t xml:space="preserve">Rok Damjanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060643v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du stockage des échantillons : évaluer l'effet du temps et de la méthode de conservation du matériel végétal sur la quantité et la qualité de l'ADN extrait</w:t>
               </w:r>
@@ -1714,64 +1714,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1818,64 +1818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1933,161 +1933,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
+                <w:t xml:space="preserve">Weak founder effects but significant spatial genetic imprint of recent contraction and expansion of European beech populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Tonya A. Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (3), pp.491-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-020-00387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279442v1</w:t>
+                <w:t xml:space="preserve">hal-03167210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
@@ -2335,226 +2318,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak founder effects but significant spatial genetic imprint of recent contraction and expansion of European beech populations</w:t>
+                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya A. Lander</w:t>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (3), pp.491-504. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-020-00387-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167210v1</w:t>
+                <w:t xml:space="preserve">hal-03279442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.706414. </w:t>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and genotypic data of a European beech (Fagus sylvatica L.) progeny trial issued from three plots along an elevation gradient in Mont Ventoux, South-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,744 +2849,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281802v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281739v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04168537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Courbet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of a genotyped Quercus robur L. seedling cohort in an expanding oak forest stand: diversity, dispersal, and performance across habitats</w:t>
               </w:r>
@@ -3598,51 +3598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gerzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (3), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4020,355 +4020,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618916v1</w:t>
+                <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard. S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878382v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martin-StPaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,90 +4423,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (15), pp.3131-3145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4534,330 +4534,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595197v1</w:t>
+                <w:t xml:space="preserve">hal-01576329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576329v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal change and determinants of maternal reproductive success in an expanding oak forest stand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gerzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4885,274 +4885,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Gay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509032v1</w:t>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-environment association study suggests local adaptation to climate at the regional scale in[i] Fagus sylvatica[/i]</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 210 (2), pp.589-601. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.13809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309135v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
               </w:r>
@@ -5177,64 +5185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5262,497 +5270,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of divergent selection for drought and cold tolerance at landscape and local scales in [i]Abies alba[/i] Mill. in the French Mediterranean Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13516⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.1340-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271247v1</w:t>
+                <w:t xml:space="preserve">hal-01509032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Genome-environment association study suggests local adaptation to climate at the regional scale in[i] Fagus sylvatica[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea R. Pluess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Heiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 210 (2), pp.589-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271241v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+                <w:t xml:space="preserve">Evidence of divergent selection for drought and cold tolerance at landscape and local scales in [i]Abies alba[/i] Mill. in the French Mediterranean Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Anna M. Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Katalin Csillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Sascha Liepelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Birgit Ziegenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, on-line, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+                <w:t xml:space="preserve">hal-01271247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration, dispersion des pollens et des graines : interaction de processus démographiques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5803,90 +5803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus biologiques de réponse des arbres et forêts au changement climatique : adaptation et plasticité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5931,1278 +5931,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating local adaptation to climate of forest trees with a physio-demo-genetics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.453-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640453v1</w:t>
+                <w:t xml:space="preserve">hal-01065117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a windborne insect invasion using a particle dispersal model, historical wind data, and Bayesian analysis of genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, online, 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (7), pp.723-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-013-0272-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting short spatial scale local adaptation and epistatic selection in climate-related candidate genes in European beech (&amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt;) populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Safrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Quattro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (19), pp.4696-4708. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640214v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating local adaptation to climate of forest trees with a physio-demo-genetics model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detecting short spatial scale local adaptation and epistatic selection in climate-related candidate genes in European beech (&amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt;) populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (19), pp.4696-4708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065117v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651837v1</w:t>
+                <w:t xml:space="preserve">hal-02648600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.5001-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649851v1</w:t>
+                <w:t xml:space="preserve">hal-02652576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (11), pp.1059 - 1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02648600v1</w:t>
+                <w:t xml:space="preserve">hal-02649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652576v1</w:t>
+                <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t>
               </w:r>
@@ -7417,801 +7417,801 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779754v1</w:t>
+                <w:t xml:space="preserve">hal-01000408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Bouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huvelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36-37, pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598247v1</w:t>
+                <w:t xml:space="preserve">hal-00779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation ex situ : collections statiques et valorisation dynamique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (2), pp.486-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01457.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000408v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial vs. temporal effects on demographic and genetic structures: the roles of dispersal, masting and differential mortality on patterns of recruitment in Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
+              <w:t xml:space="preserve">, 2011, 20 (24), pp.5182-5196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05039.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05356.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647329v1</w:t>
+                <w:t xml:space="preserve">hal-02648029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial vs. temporal effects on demographic and genetic structures: the roles of dispersal, masting and differential mortality on patterns of recruitment in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (4), pp.349-361. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00085.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650718v1</w:t>
+                <w:t xml:space="preserve">hal-02647329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences about the capacity to disperse and migrate : from a local scale to the wider landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.K. Klein</w:t>
+                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bontemps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.349-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00085.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556050v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Inferences about the capacity to disperse and migrate : from a local scale to the wider landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">A. Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XXXII (4), pp.399-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648029v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
               </w:r>
@@ -8327,64 +8327,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8430,103 +8430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférer les capacités de dispersion et de migration : de l'échelle locale à l'échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XXXII (4), pp.391-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8564,64 +8564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in Fagus sylvatica and Fagus crenata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8689,77 +8689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population estimators or progeny tests: what is the best method to assess null allele frequencies at SSR loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (5), pp.1343-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,578 +8799,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. IV. Whole interindividual variance of male fecundity estimated jointly with the dispersal kernel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3323-3336. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03783.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03809.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408994v1</w:t>
+                <w:t xml:space="preserve">hal-00487473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisier torminal, alisier blanc, hybrides... Comment s'y retrouver ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. IV. Whole interindividual variance of male fecundity estimated jointly with the dispersal kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3323-3336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03809.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659918v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alisier torminal, alisier blanc, hybrides... Comment s'y retrouver ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657584v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of uncertainty in tree mortality on the predictions of a tropical forest dynamics model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657133v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing direct vs. indirect estimates of gene flow within a population of a scattered tree species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+                <w:t xml:space="preserve">Impact of uncertainty in tree mortality on the predictions of a tropical forest dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (11), pp.2743-2754. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 218 (3-4), pp.290-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03783.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2008.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487473v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time patterns of pollen flow in the wildservice tree, Sorbus torminalis (rosaceae) III. Mating patterns and the ecological maternal neighborhood.</w:t>
               </w:r>
@@ -9562,501 +9562,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, hors-série 1, pp.97-104</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676458v1</w:t>
+                <w:t xml:space="preserve">hal-00531068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531068v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Valadon</w:t>
+                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02373.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681257v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.97-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02313652v1</w:t>
+                <w:t xml:space="preserve">hal-02676458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de génétique des populations...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10347,527 +10347,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. I. Evaluating the paternity analysis procedure in continuous populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du BRG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (12), pp.3427-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01989.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01031523v1</w:t>
+                <w:t xml:space="preserve">hal-00531064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. I. Evaluating the paternity analysis procedure in continuous populations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure directe des flux de gènes en forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latouche-Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lourmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Morand-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4, pp.349-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00531064v1</w:t>
+                <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+                <w:t xml:space="preserve">C. Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guesnet</w:t>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Demesure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676462v1</w:t>
+                <w:t xml:space="preserve">hal-02676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aligon</w:t>
+                <w:t xml:space="preserve">R.J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lamant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676636v1</w:t>
+                <w:t xml:space="preserve">hal-02676462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11129,303 +11129,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of individual-centered demo-genetic models to better understand feedbacks between ecological and evolutionary processes and evaluate population management scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic differentiation along an ocean/river gradient captures the signature of intragenerational selection in the European eel (Anguilla anguilla)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellia Sebihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur INRAE «Intégrer les échelles en écologie»,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE (AQUA-ECODIV), Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">FSBI 2024 Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542920v1</w:t>
+                <w:t xml:space="preserve">hal-04603141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation along an ocean/river gradient captures the signature of intragenerational selection in the European eel (Anguilla anguilla)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rise of individual-centered demo-genetic models to better understand feedbacks between ecological and evolutionary processes and evaluate population management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2024 Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Ecole chercheur INRAE «Intégrer les échelles en écologie»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE (AQUA-ECODIV), Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603141v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To what extent can silviculture foster forest adaptation to climate change? A demo-genetic modelling approach with stress and disturbance regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Ligot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Ecological Modeling (ECEM2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11463,64 +11463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertwining of fecundity, sexual and viability selection on spring phenology along an altitudinal gradient of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11683,90 +11683,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual-based dendrochronology approach to disentangle vigor and sensitivity to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Forest Genetics CFGA-WFGA Student and Postdoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11804,64 +11804,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,64 +11951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
@@ -12037,574 +12037,574 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
+              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790702v1</w:t>
+                <w:t xml:space="preserve">hal-02786260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of fruit production failure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Johannes Verkerk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EEF 2019 15. EEF – European Ecological Federation Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Ecological Federation (EEF). DEU., Jul 2019, Lisbonne, Portugal. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437625v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk of fruit production failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Ecologie Statistique EcoStat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Avignon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786260v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Young Natural History Scientits Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum National d’Histoire Naturelle (MNHN). FRA., Mar 2018, Paris, France. p. 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12642,90 +12642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
@@ -12767,51 +12767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12843,325 +12843,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Liautaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793100v1</w:t>
+                <w:t xml:space="preserve">hal-01606955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the adaptive dynamics of tree populations under climate change: lessons from a Physio-Demo-Genetic simulation model.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France. 29 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conférence Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606955v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting directional and epistatic selection from candidate genes: methodological improvements and a case study of European beech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hameau de l'étoile, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13199,77 +13199,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the European Society for Evolutionary Biology (ESEB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Evolutionnary Biology (ESEB). INT., Aug 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13288,1214 +13288,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods that estimate seed dispersal kernels from genotypes of established seedlings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impacts of climate-related dieback on regeneration in a drought-prone European beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Guarigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.69</w:t>
+              <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792885v1</w:t>
+                <w:t xml:space="preserve">hal-01344424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use molecular data to account for non random mating in quantitative genetic estimates derived from family structured experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Past and ongoing adaptive response of&amp;lt;em&amp;gt; Fagus sylvatica&amp;lt;/em&amp;gt; along a short-scale climatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orléans, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269078v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and ongoing adaptive response of&amp;lt;em&amp;gt; Fagus sylvatica&amp;lt;/em&amp;gt; along a short-scale climatic gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">How to use molecular data to account for non random mating in quantitative genetic estimates derived from family structured experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural and human-assisted adaptation of forests to climatic constraints: the relevance of interdisciplinary approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orléans, France. 20 p</w:t>
+              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792139v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate-related dieback on regeneration in a drought-prone European beech population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Comparison of methods that estimate seed dispersal kernels from genotypes of established seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">4. International Statistical Ecology Conference (ISEC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344424v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+                <w:t xml:space="preserve">hal-02804664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804664v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344434v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344431v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344429v1</w:t>
+                <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
+              <w:t xml:space="preserve">Tackling climate change: the contribution of forest scientific knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750389v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tackling Climate Change: the Contribution of Forest Scientific Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Tours, France</w:t>
@@ -14524,64 +14524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du régime de reproduction et voisinage écologique des arbres-mères chez des populations de hêtre commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du Groupe d’Etude de Biologie et Génétique des Populations (Petit Pois Déridé 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14600,165 +14600,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344426v1</w:t>
+                <w:t xml:space="preserve">hal-02745151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la dispersion du pollen à longue distance sur les capacités d’adaptation de populations de hêtre commun sur un gradient altitudinal. Diaporama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14773,355 +14786,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
+                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745151v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of landscape heterogeneity and anthropogenic land-uses on pollination patterns for wild cherry trees in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Biogeography Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15159,51 +15159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of local adaptations to climatic gradients: lessons from a Physio-Demo-Genetics Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15228,90 +15228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male fecundity and pollen dispersal in populations of a riparian tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Jordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15343,1719 +15343,1719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candidate gene variation in common beech (Fagus sylvatica L.) along an altitudinal gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">- Yao-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751267v1</w:t>
+                <w:t xml:space="preserve">hal-02755653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815111v1</w:t>
+                <w:t xml:space="preserve">hal-02756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821054v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
+              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bontemps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756921v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751625v1</w:t>
+                <w:t xml:space="preserve">hal-02751267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, France</w:t>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757428v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the interactions between gene flow and selection on local adaptation: a case study in common beech (Fagus sylvatica L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751600v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Effect of the interactions between gene flow and selection on local adaptation: a case study in common beech (Fagus sylvatica L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752492v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable patterns of contemporary gene flow in beech (Fagus sylvatical L.) across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ziehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Trojankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750547v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene variation in common beech (Fagus sylvatica L.) along an altitudinal gradient</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755653v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+                <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Society of Evolutionary Biology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 1 p</w:t>
+              <w:t xml:space="preserve">Joint NOVELTREE &amp; TREEBREEDEX International Conference on long-term breeding strategies applied to forest trees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Orléans, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819898v1</w:t>
+                <w:t xml:space="preserve">hal-02813698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Benharira</w:t>
+                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
+              <w:t xml:space="preserve">12. European Society of Evolutionary Biology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Turin, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816536v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual-based simulations with demo-genetic modules in CAPSIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint NOVELTREE &amp; TREEBREEDEX International Conference on long-term breeding strategies applied to forest trees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Orléans, France. 38 p</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ECOGER "Bases d'une gestion durable des forêts mélangées: écophysiologie, croissance et démogénétique des espèces constitutives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Champenoux, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813698v1</w:t>
+                <w:t xml:space="preserve">hal-02816536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity, gene flow and inbreeding depression on the building of spatial genetic structure. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17074,493 +17074,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bruchou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811670v1</w:t>
+                <w:t xml:space="preserve">hal-02817014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological factors shaping the genetic quality of seeds and seedlings in forest trees: a simulation study coupled with sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bruchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Alcala de Henares, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+                <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820586v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
+              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817014v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
@@ -17585,64 +17585,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque national du BRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bureau des Ressources Génétiques (BRG). FRA., Nov 2004, Lyon, France</w:t>
@@ -18048,103 +18048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree, Sex and Size: Ecological determinants of male versus female fecundity in three Fagus sylvatica stands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18169,103 +18169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conférence "our common future under climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
@@ -18307,90 +18307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex demographic and adaptive landscape in&amp;lt;em&amp;gt; Abies alba&amp;lt;/em&amp;gt; Mill. across four mountains in the French Mediterranean Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Roschanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Liepelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Ziegenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Hameau de l'étoile, France. , 1 p., 2015</w:t>
@@ -18419,90 +18419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal models constructed with hybrid relatedness matrix vs incomplete pedigree: an experimental and simulation approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18527,103 +18527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity and differentiation of candidate genes related to phenology and abiotic stress along an altitudinal gradient of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
@@ -18792,64 +18792,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de la diversité intra-spécifique chez les arbres forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Ecofor, p. 79 - p. 81, 2012, 978-2-914770-05-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18887,51 +18887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral patterns of genetic variation and applications to conservation in conifer species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Fineschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19012,90 +19012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of seed dispersal in a scattered forest tree (Sorbus torminalis) based on multi-scale investigation of population genetic structure for chloroplast DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic response of forest systems to changing environmental conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publisher, 2001, 1-4020-0236-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19165,64 +19165,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing statistical and mechanistic models to identify the drivers of mortality within a rear-edge beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19406,51 +19406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDG Documentation, version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19657,51 +19657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19781,51 +19781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luberon2 user manual - A forest demo-genetic simulation software on Capsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Godineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fririon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19880,241 +19880,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deliverable D5.3: Maps and report of population extinction risks under different management scenarios. H2020 GenTree project</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAE URFM. 2019</w:t>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2019, 40 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337948v1</w:t>
+                <w:t xml:space="preserve">hal-02791153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire. Approches prédictives pour la biologie et l’écologie. Rapport de synthèse.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deliverable D5.3: Maps and report of population extinction risks under different management scenarios. H2020 GenTree project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE URFM. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02791153v2</w:t>
+                <w:t xml:space="preserve">hal-03337948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for forest biodiversity dynamics under global change in Europe: identifying micro- evolutionary scale tipping points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Institut National de la Recherche Agronomique. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -20136,51 +20136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du dépérissement et de l’isolement reproducteur sur la qualité de la régénération du hêtre ([i]Fagus sylvatica[/i]) : une étude dans une population naturelle et marginale, en forêt de la Massane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20258,90 +20258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20412,64 +20412,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20761,151 +20761,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inférer l'histoire démographique et sélective de populations à partir de leur diversité génétique: apports de la génomique. Application au cas des populations de poissons migrateurs</w:t>
+                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. UPPA campus d'Anglet, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Eco-evolutionary dynamics, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542693v1</w:t>
+                <w:t xml:space="preserve">hal-04717822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-evolutionary dynamics, Part A</w:t>
+                <w:t xml:space="preserve">Inférer l'histoire démographique et sélective de populations à partir de leur diversité génétique: apports de la génomique. Application au cas des populations de poissons migrateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Eco-evolutionary dynamics, France. 2024</w:t>
+              <w:t xml:space="preserve">Master. UPPA campus d'Anglet, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717822v1</w:t>
+                <w:t xml:space="preserve">hal-04542693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId497"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20981,51 +20981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1900DC81"/>
+    <w:nsid w:val="1763FAE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21212,51 +21212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>