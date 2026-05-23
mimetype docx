--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1682,278 +1682,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t>
+                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fririon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorinda Marie Folio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daupagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639980v1</w:t>
+                <w:t xml:space="preserve">hal-03909303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of interindividual interactions in eco‐evolutionary population dynamics: The rise of demo‐genetic agent‐based models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between microenvironment, selection and genetic architecture drive multiscale adaptation in a simulation experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Daupagne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (12), pp.1988-2001. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.451-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909303v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak founder effects but significant spatial genetic imprint of recent contraction and expansion of European beech populations</w:t>
               </w:r>
@@ -2050,161 +2050,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Ronce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
+                <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279430v1</w:t>
+                <w:t xml:space="preserve">hal-03279442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of divergent selection in European beech ( Fagus sylvatica L.) are associated with the variation in temperature and precipitation across its distribution range</w:t>
               </w:r>
@@ -2318,191 +2318,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐specific spatial variation in fitness in the highly dimorphic Leucadendron rubrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Tonnabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Klein</w:t>
+                <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ronce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Valentin Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rousset</w:t>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1721-1735. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279442v1</w:t>
+                <w:t xml:space="preserve">hal-03279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree Mortality Risks Under Climate Change in Europe: Assessment of Silviculture Practices and Genetic Conservation Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,744 +2849,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boivin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273194v1</w:t>
+                <w:t xml:space="preserve">hal-04168537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Valoriser et renforcer les mécanismes d’évolution génétique par la sylviculture, pour l’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (5), pp.383-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2020.5339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281778v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeographic adaptation and the effect of pollen flow on the adaptive potential of a temperate tree species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
+                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou‐muratorio</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 227 (2), pp.641 - 653. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01451-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168537v1</w:t>
+                <w:t xml:space="preserve">hal-03166236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating evolutionary, demographic and ecophysiological processes to predict the adaptive dynamics of forest tree populations under global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166236v1</w:t>
+                <w:t xml:space="preserve">hal-03281802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution et adaptation dans les populations de Hêtre et Sapin du mont Ventoux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaprison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.45-50</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281802v1</w:t>
+                <w:t xml:space="preserve">hal-03281739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 ans de recherches de l’INRA sur les forêts publiques du mont Ventoux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacités de migration des arbres forestiers en montagne - la dispersion du pollen et des graines de Sapin, de Hêtre et de Cèdre sur le mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delaprison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaüzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 63-64, pp.13-15</w:t>
+              <w:t xml:space="preserve">, 2020, 63-64, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281739v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of a genotyped Quercus robur L. seedling cohort in an expanding oak forest stand: diversity, dispersal, and performance across habitats</w:t>
               </w:r>
@@ -4020,316 +4020,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Courbet</w:t>
+                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard. S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878382v1</w:t>
+                <w:t xml:space="preserve">hal-02618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Un outil de simulation : comprendre comment la sylviculture modifie la qualité génétique et les capacités d'adaptation des peuplements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Godineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 249, pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes10090673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618916v1</w:t>
+                <w:t xml:space="preserve">hal-02878382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux scientifiques pour la forêt méditerranéenne du XXI° siècle. Perturbations et adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,274 +4534,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
+                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576329v1</w:t>
+                <w:t xml:space="preserve">hal-01595197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Generalization of the Q(ST) framework in hierarchically structured populations: Impacts of inbreeding and dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 126 (10), pp.1472-1483. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.e76-e83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595197v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal change and determinants of maternal reproductive success in an expanding oak forest stand</w:t>
               </w:r>
@@ -4885,282 +4885,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+                <w:t xml:space="preserve">hal-01271241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ marker-based assessment of leaf trait evolutionary potential in a marginal european beech population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (3), pp.514-527. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.12801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01271241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using partial genotyping to estimate the genetic and maternal determinants of adaptive traits in a progeny trial of Fagus sylvatica</w:t>
               </w:r>
@@ -5276,51 +5276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial genotyping at polymorphic markers can improve heritability estimates in sibling groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaüzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,51 +6175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering evolutionary processes in adaptive forestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6469,51 +6469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6570,639 +6570,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 305, pp.67-76. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (11), pp.1059 - 1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648600v1</w:t>
+                <w:t xml:space="preserve">hal-02649851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
+                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3-4), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652576v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+                <w:t xml:space="preserve">Shift of spatial patterns during early recruitment in Fagus sylvatica: Evidence from seed dispersal estimates based on genotypic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2013.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208674v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed dispersal kernels estimated from genotypes of established seedlings: does density-dependent mortality matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting realized pollen flow in terms of pollinator travel paths and land-use resistance in heterogeneous landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12110⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (9), pp.1769-1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9920-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649851v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biases in quantitative genetic analyses using open-pollinated progeny tests from natural tree populations</w:t>
+                <w:t xml:space="preserve">Ecological determinants of mating system within and between three Fagus sylvatica populations along an elevational gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gauzere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (19), pp.5001-5015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.822827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651837v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t>
               </w:r>
@@ -7572,90 +7572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevolution of s-allele frequencies in wild cherry populations: respective impacts of negative frequency dependent selection and genetic drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7708,510 +7708,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial vs. temporal effects on demographic and genetic structures: the roles of dispersal, masting and differential mortality on patterns of recruitment in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (24), pp.5182-5196. </w:t>
+              <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05356.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648029v1</w:t>
+                <w:t xml:space="preserve">hal-02647329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial vs. temporal effects on demographic and genetic structures: the roles of dispersal, masting and differential mortality on patterns of recruitment in Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (9), pp.1997-2010. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (4), pp.349-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05039.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.2041-210X.2010.00085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647329v1</w:t>
+                <w:t xml:space="preserve">hal-02650718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the variance of male fecundity from genotypes of progeny arrays: evaluation of the Bayesian forward approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Inferences about the capacity to disperse and migrate : from a local scale to the wider landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">A. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, XXXII (4), pp.399-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650718v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences about the capacity to disperse and migrate : from a local scale to the wider landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bontemps</w:t>
+                <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (24), pp.5182-5196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05356.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556050v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen and seed dispersal inferred from seedling genotypes: the Bayesian revolution has passed here too</w:t>
               </w:r>
@@ -8327,51 +8327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8430,103 +8430,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférer les capacités de dispersion et de migration : de l'échelle locale à l'échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, XXXII (4), pp.391-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8689,51 +8689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population estimators or progeny tests: what is the best method to assess null allele frequencies at SSR loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,51 +9024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alisier torminal, alisier blanc, hybrides... Comment s'y retrouver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,501 +9562,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne K Klein</w:t>
+                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531068v1</w:t>
+                <w:t xml:space="preserve">hal-02676458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Valadon</w:t>
+                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02373.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681257v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of gene flow and logging history on the local genetic structure of a scattered tree species, Sorbus torminalis L. Crantz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using genetic markers to estimate the pollen dispersal curve.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher W Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 13 (12), pp.3689-3702. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 13 (4), pp.937-954</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313652v1</w:t>
+                <w:t xml:space="preserve">hal-00531068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir l'évolution de la diversité pour différents itinéraires sylvicoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les pratiques forestières influent-elles sur la diversité génétique des arbres forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, hors-série 1, pp.97-104</w:t>
+              <w:t xml:space="preserve">, 2004, hors-série 1, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676458v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de génétique des populations...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10353,51 +10353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen flow in the wildservice tree, Sorbus torminalis (L.) Crantz. I. Evaluating the paternity analysis procedure in continuous populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,273 +10601,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01031523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aligon</w:t>
+                <w:t xml:space="preserve">R.J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Decroocq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lamant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676636v1</w:t>
+                <w:t xml:space="preserve">hal-02676462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen- versus seed-mediated gene flow in a scattered forest tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Microsatellite primers for Sorbus torminalis and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+                <w:t xml:space="preserve">C. Aligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guesnet</w:t>
+                <w:t xml:space="preserve">Stephane Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Demesure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 55 (6), pp.1123-1135</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676462v1</w:t>
+                <w:t xml:space="preserve">hal-02676636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10879,277 +10879,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t>
+                <w:t xml:space="preserve">Estimation du stress individuel le long de fronts de colonisation post-glaciaires : une approche basée sur les télomères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+                <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Berard</w:t>
+                <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21èmes journées scientifiques du CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144900v1</w:t>
+                <w:t xml:space="preserve">hal-05136942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du stress individuel le long de fronts de colonisation post-glaciaires : une approche basée sur les télomères</w:t>
+                <w:t xml:space="preserve">Diversité et structure génomique d’une population de truite en expansion aux Iles Kerguelen : mise au point d’une approche de Poolseq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gueraud</w:t>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maika Minjou</w:t>
+                <w:t xml:space="preserve">Aurélie Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées scientifiques du CNFRAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">INRAE Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jun 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136942v1</w:t>
+                <w:t xml:space="preserve">hal-05144900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation along an ocean/river gradient captures the signature of intragenerational selection in the European eel (Anguilla anguilla)</w:t>
               </w:r>
@@ -11161,64 +11161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellia Sebihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11791,51 +11791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can genetic variability reduce Fagus sylvatica's vulnerability to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,64 +11951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GenTree 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE URFM Site Agroparc- Domaine Saint Paul, Jan 2020, Avignon, France</w:t>
@@ -12112,51 +12112,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference “Genetics to the rescue: managing forests sustainably in a changing world”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Avignon, France. pp.641-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738398v1</w:t>
@@ -12180,51 +12180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction in a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12292,51 +12292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of climate and management on beech tree vulnerability and net ecosystem exchange across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12413,51 +12413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of fruit production failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,51 +12521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining statistical and mechanistic models to unravel the causes of mortality causes within rear-edge beech population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12629,51 +12629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs between growth and reproduction Example with a long-lived plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,51 +12681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution Montpellier 2018, Joint Congress on Evolutionnary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASN American Society for Nutrition. USA., Aug 2018, Montpellier, France</w:t>
@@ -12754,51 +12754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understand trees mortality causes by using a physiological process-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12970,51 +12970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic adaptation in a hierarchical population structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,51 +13186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of multiple-scale variation in selection on microgeographic adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13346,51 +13346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Magnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Guarigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13668,670 +13668,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rouault de Coligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804664v1</w:t>
+                <w:t xml:space="preserve">hal-01837332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate induced changes in the growth rate and physiological optimum of two drought sensitive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
+              <w:t xml:space="preserve">ClimTree 2013. International Conference on Climate Change and Tree Responses in Central European Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344434v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Mountains Under Watch conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Forte di Bard, Aosta Valley, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344431v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives ouvertes par une approche intégrée des processus de dynamique, de fonctionnement et de diversité: le cas du Mont Ventoux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+                <w:t xml:space="preserve">Prédire l’adaptation des populations d’arbres au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance commune Académie Agriculture et Académie des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., 2013, Paris, France. 34p</w:t>
+              <w:t xml:space="preserve">Impact de l’anthropisation et des changements climatiques sur les arbres forestiers : du fondamental à l’appliqué, un dialogue entre science et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837332v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
+              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750389v1</w:t>
+                <w:t xml:space="preserve">hal-01344423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local adaptation to climatic gradients: application of a physio-demo-genetics simulation model to European beech populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genetics of Fagaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Talence, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344423v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of local adaptation to climatic gradients: lessons from a physio-demo-genetics model</w:t>
               </w:r>
@@ -14412,77 +14412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive silviculture regarding climate change: the geneticist's view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14600,364 +14600,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
+                <w:t xml:space="preserve">Effet de la dispersion du pollen à longue distance sur les capacités d’adaptation de populations de hêtre commun sur un gradient altitudinal. Diaporama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauzere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745151v1</w:t>
+                <w:t xml:space="preserve">hal-02804632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la dispersion du pollen à longue distance sur les capacités d’adaptation de populations de hêtre commun sur un gradient altitudinal. Diaporama</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gauzere</w:t>
+                <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. 18 diapos</w:t>
+              <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804632v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+                <w:t xml:space="preserve">Inferences on dispersal and migration capacities: from local to landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th EEF Congress: Responding to Rapid Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avila, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">2. Mediterranean ForestWeek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808568v1</w:t>
+                <w:t xml:space="preserve">hal-02745151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a beech population bottleneck using archival demographic information and Bayesian analysis of genetic data</w:t>
               </w:r>
@@ -14982,51 +14982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Allen Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15375,64 +15375,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15468,640 +15468,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 20 diapos</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756921v1</w:t>
+                <w:t xml:space="preserve">hal-02815111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
+              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819481v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des processus d’adaptation génétique au changement climatique par couplage physio-démo-génétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of direct and indirect genetic methods for estimating seed and pollen dispersal in old-grown and expanding populations of Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chybicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010 : Colloque national d'écologie scientifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. IUFRO International beech symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nanae, Japan. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815111v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821054v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A demo-genetic model to account for the impact of environmental and demographic changes on trees evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
+                <w:t xml:space="preserve">Caractérisation du potentiel évolutif en milieu naturel d’une population de hêtre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">Ecologie 2010. Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. 17 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751267v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen dispersal in a self-incompatible species, the wild cherry (Prunus avium L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16139,51 +16139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary seed and pollen dispersal abilities of silver fir (Abies alba Mill.)at range margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16340,290 +16340,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable patterns of contemporary gene flow in beech (Fagus sylvatical L.) across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
+                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prouillet-Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754648v1</w:t>
+                <w:t xml:space="preserve">hal-02752492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic signature of a 150-year-old population bottleneck in Fagus sylvatica despite rapid population extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne K. Klein</w:t>
+                <w:t xml:space="preserve">Variable patterns of contemporary gene flow in beech (Fagus sylvatical L.) across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ziehe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Trojankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752492v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of environmental and demographic changes on tree evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16782,51 +16782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between environmental heterogeneity and gene flow in the adaptive trajectory of a continuous tree population. Poster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16903,51 +16903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17011,51 +17011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Society of Evolutionary Biology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17080,77 +17080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17320,247 +17320,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
+              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820034v1</w:t>
+                <w:t xml:space="preserve">hal-02820586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting spatio-temporal forest successions: the &amp;quot;demo-genetic&amp;quot; approach in the Ventoux mountain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian approach to jointly estimate the pollen dispersal function and the heterogeneity of male fecundity: Application to Sorbus torminalis. Communication Orale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne K. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDFOREX Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Solsona, Spain. 30 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conference. Population Genetics and Genomics of Forest Trees: From Gene Function to Evolutionary Dynamics and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820586v1</w:t>
+                <w:t xml:space="preserve">hal-02820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de modèles de flux de gènes et de modèles de dynamique forestière</w:t>
               </w:r>
@@ -17798,90 +17798,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating individual stress along expansion ranges: a telomere based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17923,64 +17923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can telomere length be estimated from fish scales to inform on individual stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïka Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18182,77 +18182,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ecological and genetic processes changes species distribution predictions: adaptation of mediterranean forests to climate change as a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Amm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Amm</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18540,90 +18540,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity and differentiation of candidate genes related to phenology and abiotic stress along an altitudinal gradient of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
@@ -19012,90 +19012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of seed dispersal in a scattered forest tree (Sorbus torminalis) based on multi-scale investigation of population genetic structure for chloroplast DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Demesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic response of forest systems to changing environmental conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publisher, 2001, 1-4020-0236-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19152,51 +19152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing statistical and mechanistic models to identify the drivers of mortality within a rear-edge beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19204,51 +19204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19292,90 +19292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crown defoliation decreases reproduction and wood growth in a marginal European beech population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathleen Petit-Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19500,90 +19500,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telomere length can be estimated from fish scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Brahy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maika Minjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19644,51 +19644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel de Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Brahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20175,51 +20175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20271,77 +20271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'Unité de Recherches Forestières Méditerranéennes. Projet d'unité Ecologie des Forêts Méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Alleaume-Benharira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Amm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20425,51 +20425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle peuplement naturel: cèdre de l'Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Ducrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20981,51 +20981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1763FAE2"/>
+    <w:nsid w:val="DAF955F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21212,51 +21212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-oddou-muratorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2374-8313" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170162753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauzere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.396" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Modica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-024-00696-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moracho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jordano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04736999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vigier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13606" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-023-01193-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120754" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04624294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lingrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Correard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13988" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya A. Lander" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-00387-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15833" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Postolache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16115" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279430v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit-Cailleux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Journ&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Johannes Verkerk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.706414" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03483916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brahic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01105-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04168537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou&#8208;muratorio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03273194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Courbet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5339" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou Muratorio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01451-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281802v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ga&#252;zere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281739v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaprison" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Amm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gerzabek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00979-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625048v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Berzaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Wright" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Kramer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich J. Bohn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2019.11.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281752v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina M Potascheff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne K. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Figueira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bressan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01217-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878382v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12693" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607683v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12677" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271241v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauzere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1062-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509032v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12536" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309135v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R. Pluess" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frank" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heiri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13809" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Roschanski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Liepelt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Ziegenhagen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L6Z5CLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462268878899135E12" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632058v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622687308286267E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065117v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12143" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0272-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12110" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651837v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.822827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.05.033" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94T08D7F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208674v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9920-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WMJW3WJJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652576v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12435" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/935499C4D6F79814EDD91B69DEF573955983F7FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000408v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huvelin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779754v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598247v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou Muratorio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01457.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FBM2WFR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05039.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/675EAAD0B75438391BE5471F7D774D36013CD8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Carpentier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.2041-210X.2010.00085.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556050v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Klein" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bontemps" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amm" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648029v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prouillet-Leplat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05356.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T774CX69-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652418v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05020.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650592v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sagnard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0313-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9543DBA78C302A1C1275EB90DD800999E168AF50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556250v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656155v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chybicki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658462v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9648-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4MTH8Z9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03783.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPGNN765-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408994v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03809.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE9327C1DBC2F14F8612C3ED78E5BF98AB6ACB1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657133v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Rossi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2008.07.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSG5PTSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531085v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.93.11.1650" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677159v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313652v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02373.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-50R2RVFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531068v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Dick" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681257v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681755v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latouche-Hall&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lourmas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Morand-Prieur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682606v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02100.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531064v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Houot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure-Musch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Austerlitz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01989.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHQDMP9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031523v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676636v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aligon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lamant" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136942v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Brahy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maika Minjou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603141v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Coste" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542920v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212857v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135517v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Reilhan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212881v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106315v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738398v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786260v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790702v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437625v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790977v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786479v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790701v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606955v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Liautaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cailleret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793100v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344424v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Guarigue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792139v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792885v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837332v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouault de Coligny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804664v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344431v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344423v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344429v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805856v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594340v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804632v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio Sylvie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344426v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577479v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756921v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.03.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751267v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Alleaume-Benharira" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819481v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751625v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757428v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor J. Chybicki" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Lewandowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751600v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752492v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754648v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ziehe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Trojankiewicz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750547v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813698v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816536v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Benharira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755132v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820586v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820034v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761978v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825528v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301300v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701573v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ka Minjou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785554v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799108v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797590v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roschanski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809584v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833137v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776131v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808705v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Fineschi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozdemir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/645747" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/474874" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604209v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495559v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04992902v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vall&#233;e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel de Navascu&#233;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234752v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791153v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337948v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254937v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Baptiste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831825v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Ducrey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796395v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717834v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717822v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542693v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>