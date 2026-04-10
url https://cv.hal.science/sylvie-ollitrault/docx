--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Ollitrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRSScience Politique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8594-5860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12827705X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) de recherche actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement, écologie politique-- Engagement, militantisme : violence et non violence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Radicalisation, radicalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Risques et catastrophes environnementaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile écologiste dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie, question politique en permanente (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer chez les Verts, de Vanessa Jerome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1-2), pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-violence et désobéissance civile dans les luttes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cervera-Marzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, p. 49 à 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et lutte contre le gaspillage: un espace d’émancipation ou d’aliénation genrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (60), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG, des outsiders centraux des négociations climatiques ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.109.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Albert Ogien et Sandra Laugier, Le principe démocratie. Enquête sur les nouvelles formes du politique. La Découverte, Paris, 2014, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 286, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilisations citoyennes au XXIème siècle : un défi pour les ONG ? Humanitaire, 41/2015, p 80-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Humanitaire : enjeux, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ONG dans les COP : des « outsiders »1 de la politique climatique ? », Pollution atmosphérique [En ligne],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes en santé environnementale et l’expertise épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 33 (4), pp.5-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford Bob, The Global right wing and the Clash of world Politics, Cambridge Studies in contentious Politics,2012, Revue Française de Science politique, 63 (3-4), 2013, p.728-730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault (2012) Derrière la rhétorique de la crise écologique, les crises économiques ? Origine et diffusion du cadre de la crise écologique en France (1974–2009), Modern & Contemporary France, 20:2, 221-236, DOI: 10.1080/09639489.2012.665573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dryzek, Norgaad et Schosberg, The Oxford Handbook of Climate Change and Society, Oxford University Press, 2011, Compte-rendu Revue Française de Science Politique, 4/2012 (vol.62), p.692-733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc, Au commencement de la Résistance. du côté du musée de l'Homme 1940-1941, Paris, Seuil 2010 (librairie du 21ème siècle) 512p. in Revue Française de science politique, 61(3), 2011, p.562-564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sauvegarde de la planète à celle des réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (204), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand, Mémoires d'empire, la controverse autour du &amp;quot;fait colonial&amp;quot;, Paris, Ed du Croquant 2006, Population vol.62, n°3, p.633-635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Simard, L. Lepage, J-M fourniau, M. Garépy, M. Gauthier (dir)Le débat public en apprentissage : aménagement et environnement. Regards croisés sur les expériences françaises et québécoises.ed Paris, L'harmattan, 2006, recension MOTS, n°84, juillet 2007, p.119-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes et des hommes. De la défense de la biodiversité à l'altermondialisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.543.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes français, des experts en action&amp;quot;, in N.Mayer, O.Fillieule (dir) Carrières militantes, Revue française de Science Politique, vol.51, n°1-2, février-avril, p.105-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Faucher, Les habits verts de la Politique, Presses de Sciences Po, 1999, Book Review, vol 10, n°1, p.19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transnational Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Séminaire "Analysing Social Movements", 1998, 10, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caméra à la pétition web : le répertoire médiatique des écologistes&amp;quot;, Réseaux, vol.17,n°98, p153-185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (98), pp.153-185. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1999.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannigan : Environmental sociology : a social constructionist perspective, London and New York, Routledge, vol 21, n°3, sept 1997, p-525-526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution de 1997 : une dissolution à l'anglaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et militantisme : les transformations d'un échange circulaire : le cas de l'écologie française Politix, n°36 (4), 1996, p.141-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Scott : Ideology and the New Social Movements, Londres Unwyn Hyman, (compte rendu) n°/94, p.130-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, criminalisation : comparaison franco-britannique de la répression de la désobéissance civile (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA RÉPRESSION DU MILITANTISME ÉCOLOGIQUE EN EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Hourmant, Sophie LAMBERT-WIBER,, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence tourainienne sur la construction du mouvement écologiste : circularité entre grilles d'analyse et mouvement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité ? Unité, diversité, cumulativité des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lilian Mathieu -ENS Lyon, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes (Partie 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Nov 2025, Paris- Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et travail politique des associations : Désobéissance civile et répression depuis Sainte-Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Frontières et environnements du travail associatif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clersé-Université de Lille -Clotilde Grassart, Marin Minard, Théo Scornet, Eugénie Valledor, Nicolas Caput, docteur·es et doctorant·es en économie, sociologie, démographie et géographie avec l’appui d’Anne Bory et Judith Hayem, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sanitaires des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Croix Rouge, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalisation des associations écologistes et de la désobéissance civile (discutante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS Démocratie et Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Talpin, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde / roundtable discussion : Droits et risques : militantisme dans le domaine de la santé, son genre et ses pratiques associées/ Rights and risks : Health activism, its gender and its practices Modération / Chair : Céline Lefève (Université de Paris-Cité) Participants : Marine Martin (APESAC/Association to help parents of children suffering from anticonvulsant syndrome) Sylvie Ollitrault (CNRS/EHESP) Lucile Ruault (CNRS) Michel Tournaire (ancien chef du service de gynécologie-obstétrique de l’hôpital Saint-Vincent-de-Paul, APHP / former head of the gynecology- obstetrics department at Hospital Saint-Vincent-de-Paul, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIRISC Médicament, risques et crises Vers une histoire des problèmes sanitaires associés à l’usage du médicament, 1900 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solène Lellinger Université Paris Cité, Joséphine Eberhart INRAE ,Nils Kessel Univ. de Strasbourg, Mar 2024, Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2. Re-mobilisation écologiste et cycles de protestations : déconstruire la radicalisation des mouvements contemporains Animée par Héloïse Nez, sociologue, professeure à l’université Paris Cité, LIED/LCSP Sylvie Ollitrault, politiste, directrice de recherche au CNRS à l’Institut des sciences sociales du politique (Nanterre/ENS Saclay) et de l’École des hautes études en santé publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale et mobilisations écologiques : le grand écart ? 1 Journée d’étude de l’axe 2 du GIS Démocratie &amp; Participation « Écologiser la démocratie, démocratiser l’écologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par Paula Cossart, Valérie Deldrève, Jean-Michel Fourniau, Patrice Melé et Héloïse Nez, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau : de l'expertise à Sainte Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Placidi-Frot; https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/51847-desobeir-pour-l-eau, Feb 2024, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser, résister, expérimenter, s’émouvoir : le défi climatique, terreau de nouvelles expérimentations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges à l’occasion de la parution de l’ouvrage collectif : « Les sociétés face aux défis climatiques » (CNRS ÉDITIONS, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Maljean-Dubois, Stéphanie Vermeersch, Agnès Deboulet, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilisations environnementales : savoirs scientifiques ignorés et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[ATHENA] Séminaire "Science et société dans l'anthropocène" - 24/01/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia (Cermes3/CNRS-Université Paris Cité) Maël Goumri (Cermes3/ Université Paris Cité) Mina Kleiche-Dray (Ceped/Université Paris Cité-IRD). Justyna Moizard-Lanvin (Cermes3/ Université Paris Cité), Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modes d’actions face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pourquoi ? Désobéir comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Séminaire Critique - Saison 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ClClotilde Aubry de Maromont, Renaud Colson et Rafael Encinas de Muñagorri, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et espaces de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile et la question climatique : cadrage de l’urgence et freins à la mobilisation :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de l’urgence écologique Actions institutionnelles et résistance(s) citoyenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Dobré Maxime Cordellier Cornélie Jardin, Apr 2024, Caen (MRSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions radicales : la politique autrement ? Un débat Place publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Place Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Saint Herblain (44), May 2024, Saint Herblain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoriales GREP : Discutante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREP, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action directe non violente écologiste dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au musée : actions politiques dans la sphère patrimoniale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Bessette (Cerlis) Anne Lafont (CRAL-CEHTA/EHESS) Anaïs Roesch (IDHE.S, Paris 1 Panthéon-Sorbonne), Oct 2024, Paris -EHESS, France. https://cral.ehess.fr/evenement/militer-au-musee-actions-politiques-dans-la-sphere-patrimoniale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main sur le code, la main sur cœur : comment juger le militantisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-rencontre CPO lors du festival Premiers plans 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congluences pénales : association d'avocat, Jan 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la contestation citoyenne : peut-on construire un consensus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les citoyens, accélérateurs de l'adaptation au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Aix en Provance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La désobéissance civile ‘climatique’, un registre d’action complexe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude | Militantismes écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Candice DELMAS et Johanna LENNE-CORNUEZ., Mar 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde et échanges sur la désobéissance civile et les transformations du militantisme écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir face à l'urgence climatique quand l'écologie a mauvaise presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et échanges avec des activistes et un membre du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climlat Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libération (journal quotidien), Nov 2023, Nantes (44000), France. https://www.liberation.fr/forums/le-changement-climatique-nest-pas-une-crise-cest-une-trajectoire-20231121_KZDVM7LNMRGEDFIEUMKU66OJTQ/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Denolie Christel Cournil : Université de Rouen-Sciences Po Toulouse, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Trajectoires professionnelles et objets religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux des politistes - Socio-histoire d’objets « encombrants » dans une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSP, de MESOPOLHIS, et du SPS-UniBo, Jun 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante sur liens entre Religion et contestation écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contestations écologistes: entre radicalité et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde organisée par Nadia Marzouki et Mohamed Amer Meziane, Apr 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile à l'heure de la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et procès climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Dec 2023, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la désobéissance civile : le mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défenseurs de l'environnement. Regards pluridisciplinaires Dans le cadre du cycle "Environnement, société civile et mobilisations du droit".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Torre-Schaub, Pauline Bozo- Paris Sorbonne, Jan 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Groupe de recherche sur l’Écologie politique - présentation et structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la science politique – 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : approche socio-historique des enjeux de labellisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements religieux du répertoire revendicatif des écologistes : non-violence et désobéissance civile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les engagements écologiques des acteurs religieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Environnement et relations internationales" en partenariat avec le Centre méditerranéen de sociologie, de science politique et d’histoire (MESOPOLHIS, UMR 7064) et le Groupe de recherche sur l'écologie politique (GREP) de l'Association Française de Science Politique (AFSP)., Jun 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile, un registre médiatique au risque de l'effet boomerang ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vent debout : Dynamiques communicatonnelles, mobilisations écologiques et participations citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM-CARISM ACCS- IMSIC-GRESEC, Nov 2023, Paris université Paris-Panthéon Assas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements religieux du répertoire revendicatif des écologistes : non violence et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et Ecologie : Journée d'étude CERI : Chaire d'étude sur le fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris science Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'enquête menée entre 2020-2022 : tribunaux de Versailles et Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution : prise en charge des enfants de la zone irako-syrienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : histoire et nouvelles formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et répression de l’activisme environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sciences Po Paris -Ecole de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante. Journées des doctorants de l'ISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'institut des sciences sociales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG d’environnement et rapport au religieux : quels sont les enjeux actuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et relations internationales : séminaire du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante d'Elodie Giroux, Yohan fayet (Lyon) et Aymery Constant (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Exposome Summer Scholl ALEXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement écologique des acteurs religieux : trajectoires militantes et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail : Approches plurielles en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante et membre du COPIL Campus condorcet &amp;quot;Santé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS -Campus Condorcet, Jun 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP : COVID -Santé Environnement : 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face à l'urgence climatique : discutante sur la désobeissance civile : invitée avocate Irene Wettstein (Lausanne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pole Doctoral Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise citoyenne, une mobilisation sans ressources ? : enjeux des luttes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise citoyenne et action publique Séminaire doctoral CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Lausanne sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance” Concluions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Dayan, Sylvie Ollitrault, Joelle Rochette, Oct 2020, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements écologistes. Modes d’actions et rapport à la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et formation Radicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de la maternité : peut-on les prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les radicalités violentes : du « problème » aux dispositifs d’action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies contre l’Etat, le mouvement écologiste français des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements for the transition towards a frugal society », dir Gildas Renou, Laura Centemeri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ? co organisatrice avec Jacques Semelin CERI Sciences Po Paris et ARENES Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement affrontent-elles une crise de leur légitimité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action des Associations de Défense de l’environnement, entre travail salarié, bénévolat et engagement politique «journée d'Etude université de Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Neuchâtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Landes, un nouveau Larzac ? Rupture et continuités dans la structuration de la contestation écologiste contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame des Landes : quels enseignements ? organisatrice Agathe Van Lang Faculté de droit Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zero waste, Repair café, Glaneurs, Disco soupe, Récupération créative, Éco-couture.. : Enquête sur les Réseaux Emergents de Lutte contre le Gaspillage, dir Isabelle Hajek (SAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’organisation L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains co direction Gildas Renou (SAGE) Marie Balas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales à l'heure de la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la COP21 : Où en est la « climatisation » du monde ? Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser l’engagement et l’action collective : dynamiques locales, circulation des pratiques et représentations protestataires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP Aix en Provence 23 mars 2015 : ST dEnjeux théoriques et méthodologiques d’une cartographie dynamique des espaces militants A Dynamic Cartography of Activist Spaces. Theoretical and Methodological Issues Responsables Mathilde Pette (Université Lille 1 – CLERSÉ /CERAPS) Olivier Fillieule (Université de Lausanne – IEPI-CRAPUL and CESSP, Paris I Sorbonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes de mobilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la revue humanitaire : Vers de nouvelles formes de mobilisation ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecins du Monde, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie participative et enjeux environnementaux : émergence de nouvelles formes de capacité citoyenne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation, Négociations, Environnement et Mondes Agricoles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisations environnementales et rapport à l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et Environnement, séminaire SAGE dir Philippe Hamman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations environnementales et rapport à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : 40 ans de l'Institut d’urbanisme et d’aménagement régional (IUAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7363-SAGE Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan acier de 1984 et la crise de la sidérurgie en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1988 : les années d’alternance vues des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERHIO CNRS UMR 6258 et par le CRAPE CNRS UMR 6051, Nov 2015, Rennes, France. pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "environnement et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI (Centre de recherches internationales, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilisations contre les antennes de téléphonie mobile : les pro¬fanes dans l’espace public », L’angoisse face aux risques hypothétiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’angoisse face aux risques hypothétiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRAPUL *Université de Lausainne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte, dans un diagnostic, de la dynamique sociale et du jeu d'acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème carrefour de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : Quel sort pour ces réfugiés d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde " Les enjeux transversaux de ces migrations environnementales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stockholm à Copenhague, les ONG, objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Government of Techno-Science, Technological Products, and the Environment at Global Level. Experts, Actors, Tools and Institutions " Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservationnisme des grandes ONG internationales : évolutions des paradigmes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Centre Koyré " Gouverner le vivant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Environmental Movement in the Era of Climate Change : The Case of Notre Dame des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Politics section, Panel on The National Politics of Climate Change - ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle politique des ONG environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Changement climatique et biosphère : Expertises, Politiques et Futures "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une crise environnementale annoncée, de la candidature de René Dumont au sommet de Copenhague en 2010 : réflexion sur l'usage de la crise dans les mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La France et la crise ", Colloque annuel de Association for the Study of Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nottingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre, Sylvie Ollitrault. Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes. Joint-Sessions ECPR 2006, Apr 2006, Nicosie, Cyprus. ⟨halshs-01284654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « petites mains » tendues vers « là-bas » Les militants des groupes locaux d’Handicap International et de Greenpeace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'objet ONG, séminaire IRD with Robert Falkner (Sussex) Peter Willets (London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfelxion sur l'objet ONG : what is the object NGO ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship in a historical Perspective (responsible of workshop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Repertoires of Political action&amp;quot; The transnationalisation of social Movements, the examples of tthe NGOS (environment, Human rights, Humanitarian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Politocal Movement, department of sociology Darwin College, Kent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'un répertoire transnational et initiatrices de nouveaux espaces de contestation : les organisations non-gouvernementales écologistes et humanitaires&amp;quot; in Analyser l'action internationale des ONG (humanitaires et écologistes) dir Johanna Siméant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 6ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIDT/la FIDF, a new transnational Women's Movement in a globalization Context&amp;quot; in workshop &amp;quot;Women's Movements and the Internationaization : the &amp;quot;Third Wave&amp;quot; in the context of Transnationak Democratic Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Aid and Women's Rights : the case of Afghanistan in panel &amp;quot;the politics of humanitarian aid&amp;quot; dir Wolf-Dieter Eberwein (Berlin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Pan-European International Relations Conference and Joint Meeting with the International Studies Association, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, the First Woman Prime Minister in France : the Double-bind of a Media &amp;quot;évenement&amp;quot; in workshop &amp;quot;Prime Minister' and Presidents&amp;quot; relations with news media&amp;quot; dir Prof Colin Seymour-Ure (Kent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de 1997 et French élections&amp;quot; with Jack Hayward, Vincent Wright, Bruno Cautrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement environnementaliste et la transformation du répertoire d'action collective : comparaison Franco-Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmentation of the Green Parties in France and Relationships with the environmental movement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Belfast (university of Ulster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity and Political Culture : the French Green Parties&amp;quot; in Green politics in the New Europe dir Dick Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, OLSO, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intramovement Frame Disputes within the French Green Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Maison Française d"Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity through individual identity : to understand the ideological and strategic construction of social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Futures and Popular Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bled Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrien Estève; Sylvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.610, 2025, 978-2724644906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3ème edition augmentée, 2024, Contester, Nonna Mayer, 9782724641004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Laws, Amsterdam University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Mitterrand. L’alternance et la première cohabitation vues des Régions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 10, pp.172, 2013, Contester, 978-2-7246-1428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.407, 2012, Géographie sociale, 978-2-7535-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 169 p., 2012, Contester</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective face à l'imbrication des rapports sociaux. Classe, ethnicité, genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, coll. Logiques sociales, pp.202, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour la planète : sociologie des écologistes, Res Publica, Rennes, PUR, 224.Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Duboscq. TIDE-CNRS, pp.CD-ROM, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.155-162, 2025, 978-2724644906. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271151414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme une arme : l'enjeu de l'efficacité et de la réelle protection du Vivant au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques sous la direction de Christel Cournil, Anne-Sophie Denolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Larzac, plateau de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS édition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripostes : archives de luttes et d'action 1970-1974, sous la direction de Pjilippe Artières et Franck Veyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2023, 978-2-271-14637-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie française, entre singularité nationale et mouvement inspiré des Etats-Unis. Le post-matérialisme en question ? sous la direction de Daniel Cirera, Guy Groux, et Mark Kesselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA-FRANCE. Mouvements et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 137-149, 2022, Gauches d'ici et d'ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental movements in Western Europe : from globalization and institutionalization to a new model of radicalization in the twenty-first-century ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRASSO Maria; Giugny Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Environmental Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-32, 2022, 9780367428785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre Dame des Landes, du Larzac au Zadisme ». Quels enseignements ? sous la direction d'Agathe Van Lang et Blanche Lomerteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon de l’aéroport de Notre Dame des Landes. Quels enseignements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782753581579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, Citoyenneté et désobéissance : Quelle alchimie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéis-moi ?! Regards croisés sur la désobéissance civile en démocratie face à l’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Territoriales, sous dir Romain Pasquier, Sébastien Guigner, Alistair Cole, Presses de Sciences Po, pp 390-395</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782724626001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, pp153-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion nouveau fait politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sécularisation en question. Religions et laïcités au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pollution de l’air intérieur : chercher la preuve… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 9782271116024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaintes en santé environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé : Usages, parcours et mobilisations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et trajectoires socio-spatiales à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Combes; Garibay David; Goirand Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la colère. Occuper l'espace pour contester, de Madrid à Sanaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 9782811115371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs : jeux de position «</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l'analyse en sciences sociales, Christine Guionnet, Sophie Rétif (dir.),Presses universitaires de Rennes, coll. « Des Sociétés », 2015, 175 p.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre‐expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86 - 91, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Guionnet; Sophie Rétif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l’analyse en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, 978-2-7535-4012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaintes de santé et attribution de confiance dans des réseaux territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé. Usages, parcours et mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Movement un France : history, ideology and action repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Timothy Doyle, Sherilyn MacGredor (edited by) Environmental Movement Around the World :Shades of the Green in Politics and Culture Los Angeles Praeger,, pp95-117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de l'écologie politique : la candidature de René Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Richard, Jacqueline Sainclivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis à l'épreuve de 68 : l'émergence de nouveaux clivages, 1971-1974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Pour une approche pluridisciplinaire des mobilisations relatives à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny Yves, Ollitrault Sylvie, Keerle Régis, Le Caro Yvon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés, la Terre. Mobilisations environnementales en France (1960-2011) : entre contestations et expertises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Danielle Tartakowsky et Michel Pigenet (dir.), Histoire des mouvements sociaux en France, Paris, La Découverte, pp. 716-723.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales, Presses de Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.171-176, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby&amp;quot; in Romain Pasquier, Sébastien Guigner,, dictionnaire des politiques territoriales, p 346-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG protectrices de la biodiversité : donneuse d'alerte ou expertes savantes?&amp;quot; in Estelle Brosset, Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française, Paris, 2009, p 79-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quakérisme, éthique protestante et esprit du transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Duriez, F.Mabille, K Rousselet (dir.) Les ONG confessionnelles : religions et action internationale, Coll.Religions en questions, Paris, L'harmattan, p.259-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle, in Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.457-480</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryline Crivello, Patrick Garcia, Nicolas Offenstadt (dir.), Concurrence des passés : usages politiques du passé dans La France Contemporaine, Aix en Provence, Publications de l'université de Provence, 2006, p.179-188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence des passés : usages politiques du passé dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p.179-188, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG et développement durable : les liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.93-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations transnationales : identité de répertoire et spécificité des contextes nationaux. L'exemple des mobilisations de chasseurs en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 83-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement dans un système international en mutation : des objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la nature ? ONG et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD éditions, p. 21-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations humanitaires. Du global au local, créer un ‘apolitisme' militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 79-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, usages et constructions des sources.Les ONG et le rôle des institutions européennes dans les mobilisations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe, médias européens et médiatisation de l'Europe, dirigé par Dominique Marchetti, Res Publica, Rennes, 2004, p.131-150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations médiatiques des organisations non-gouvernementales et des directions générales : construire un espace public européen&amp;quot; in Eric Dacheux, L'Europe qui se construit. Réflexions sur l'espace public européen, Presses de Saint Etienne, 2003, p.183-199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe qui se construit. Réflexions sur l'espace public européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, l'image brisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, imaginaires du Féminin dirigé par J-L Tilleuil, Bruxelles, EME, p.59-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, soutien au militantisme sans frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internet en politique des Etats-Unis à l'Europe, dir Viviane Serfaty, Presses universitaires de Strasbourg, p.339-359.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiciens, victime de la violence médiatique, désordre du privé et ordre public &amp;quot; in La Violence: représentations et ritualisations, Etudes réunies par Myriam Watthee-Delmotte, coll &amp;quot;Structures et pouvoir des imaginaires&amp;quot; Paris, L'Harmattan, 2002, p.133-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence : représentations et ritualisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes superpose les échelles : locale, régionale, nationale, internationale&amp;quot; in Michel Denis, Jean-Luc Richard (dir.), Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001 Ed Golias , 2002, p.10-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle,dirigé Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.375-393</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le voile et la parole confisquée : le cas des femmes afghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-128, 2000, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes, entrepreneurs de morale : la scandalisation, choix dans un répertoire ou dramaturgie imposée, dans Santé et Société, 1997 p.231-245</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Société, entretiens Franklin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les luttes sociales autour de la définition de l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et politique : constructions juridico-politiques et usages sociaux, dirigé par Gouzien (A.), Le Louarn (P.) Collections Sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'inventaire des espèces à la colère climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEFS Deltas n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 21, ONG et état d'urgence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanitaire et l’environnement : une rencontre impossible ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGOs and the environmental Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'alerte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants rapatriés de la zone irako-syrienne : prise en charge par l'Etat Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-INSERM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS-ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2015, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation des plaintes en santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Sécurité Sanitaire de l'Environnement et du Travail. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvements de la terre, L'écologie prise au piège du contexte politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalités et radicalisations-la fabrication d'une nouvelle &amp;quot;norme&amp;quot; politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile climatique : les États face à un nouveau défi démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m3qjgc93c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vague de contestation écologiste: De la désobéissance civile à l’ère de l’urgence climatique et sociale, vers un mouvement écologiste radical transpartisan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.610. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Ollitrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRSScience Politique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8594-5860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12827705X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) de recherche actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement, écologie politique-- Engagement, militantisme : violence et non violence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Radicalisation, radicalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Risques et catastrophes environnementaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile écologiste dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie, question politique en permanente (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer chez les Verts, de Vanessa Jerome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1-2), pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-violence et désobéissance civile dans les luttes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cervera-Marzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, p. 49 à 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et lutte contre le gaspillage: un espace d’émancipation ou d’aliénation genrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (60), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG, des outsiders centraux des négociations climatiques ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.109.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Albert Ogien et Sandra Laugier, Le principe démocratie. Enquête sur les nouvelles formes du politique. La Découverte, Paris, 2014, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 286, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilisations citoyennes au XXIème siècle : un défi pour les ONG ? Humanitaire, 41/2015, p 80-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Humanitaire : enjeux, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ONG dans les COP : des « outsiders »1 de la politique climatique ? », Pollution atmosphérique [En ligne],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes en santé environnementale et l’expertise épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 33 (4), pp.5-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford Bob, The Global right wing and the Clash of world Politics, Cambridge Studies in contentious Politics,2012, Revue Française de Science politique, 63 (3-4), 2013, p.728-730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault (2012) Derrière la rhétorique de la crise écologique, les crises économiques ? Origine et diffusion du cadre de la crise écologique en France (1974–2009), Modern & Contemporary France, 20:2, 221-236, DOI: 10.1080/09639489.2012.665573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dryzek, Norgaad et Schosberg, The Oxford Handbook of Climate Change and Society, Oxford University Press, 2011, Compte-rendu Revue Française de Science Politique, 4/2012 (vol.62), p.692-733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc, Au commencement de la Résistance. du côté du musée de l'Homme 1940-1941, Paris, Seuil 2010 (librairie du 21ème siècle) 512p. in Revue Française de science politique, 61(3), 2011, p.562-564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sauvegarde de la planète à celle des réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (204), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand, Mémoires d'empire, la controverse autour du &amp;quot;fait colonial&amp;quot;, Paris, Ed du Croquant 2006, Population vol.62, n°3, p.633-635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Simard, L. Lepage, J-M fourniau, M. Garépy, M. Gauthier (dir)Le débat public en apprentissage : aménagement et environnement. Regards croisés sur les expériences françaises et québécoises.ed Paris, L'harmattan, 2006, recension MOTS, n°84, juillet 2007, p.119-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes et des hommes. De la défense de la biodiversité à l'altermondialisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.543.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes français, des experts en action&amp;quot;, in N.Mayer, O.Fillieule (dir) Carrières militantes, Revue française de Science Politique, vol.51, n°1-2, février-avril, p.105-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Faucher, Les habits verts de la Politique, Presses de Sciences Po, 1999, Book Review, vol 10, n°1, p.19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transnational Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Séminaire "Analysing Social Movements", 1998, 10, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caméra à la pétition web : le répertoire médiatique des écologistes&amp;quot;, Réseaux, vol.17,n°98, p153-185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (98), pp.153-185. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1999.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannigan : Environmental sociology : a social constructionist perspective, London and New York, Routledge, vol 21, n°3, sept 1997, p-525-526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution de 1997 : une dissolution à l'anglaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et militantisme : les transformations d'un échange circulaire : le cas de l'écologie française Politix, n°36 (4), 1996, p.141-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Scott : Ideology and the New Social Movements, Londres Unwyn Hyman, (compte rendu) n°/94, p.130-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, criminalisation : comparaison franco-britannique de la répression de la désobéissance civile (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA RÉPRESSION DU MILITANTISME ÉCOLOGIQUE EN EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Hourmant, Sophie LAMBERT-WIBER,, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence tourainienne sur la construction du mouvement écologiste : circularité entre grilles d'analyse et mouvement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité ? Unité, diversité, cumulativité des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lilian Mathieu -ENS Lyon, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes (Partie 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Nov 2025, Paris- Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et travail politique des associations : Désobéissance civile et répression depuis Sainte-Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Frontières et environnements du travail associatif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clersé-Université de Lille -Clotilde Grassart, Marin Minard, Théo Scornet, Eugénie Valledor, Nicolas Caput, docteur·es et doctorant·es en économie, sociologie, démographie et géographie avec l’appui d’Anne Bory et Judith Hayem, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sanitaires des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Croix Rouge, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalisation des associations écologistes et de la désobéissance civile (discutante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS Démocratie et Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Talpin, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoriales GREP : Discutante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREP, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action directe non violente écologiste dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au musée : actions politiques dans la sphère patrimoniale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Bessette (Cerlis) Anne Lafont (CRAL-CEHTA/EHESS) Anaïs Roesch (IDHE.S, Paris 1 Panthéon-Sorbonne), Oct 2024, Paris -EHESS, France. https://cral.ehess.fr/evenement/militer-au-musee-actions-politiques-dans-la-sphere-patrimoniale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilisations environnementales : savoirs scientifiques ignorés et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[ATHENA] Séminaire "Science et société dans l'anthropocène" - 24/01/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia (Cermes3/CNRS-Université Paris Cité) Maël Goumri (Cermes3/ Université Paris Cité) Mina Kleiche-Dray (Ceped/Université Paris Cité-IRD). Justyna Moizard-Lanvin (Cermes3/ Université Paris Cité), Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modes d’actions face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde / roundtable discussion : Droits et risques : militantisme dans le domaine de la santé, son genre et ses pratiques associées/ Rights and risks : Health activism, its gender and its practices Modération / Chair : Céline Lefève (Université de Paris-Cité) Participants : Marine Martin (APESAC/Association to help parents of children suffering from anticonvulsant syndrome) Sylvie Ollitrault (CNRS/EHESP) Lucile Ruault (CNRS) Michel Tournaire (ancien chef du service de gynécologie-obstétrique de l’hôpital Saint-Vincent-de-Paul, APHP / former head of the gynecology- obstetrics department at Hospital Saint-Vincent-de-Paul, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIRISC Médicament, risques et crises Vers une histoire des problèmes sanitaires associés à l’usage du médicament, 1900 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solène Lellinger Université Paris Cité, Joséphine Eberhart INRAE ,Nils Kessel Univ. de Strasbourg, Mar 2024, Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2. Re-mobilisation écologiste et cycles de protestations : déconstruire la radicalisation des mouvements contemporains Animée par Héloïse Nez, sociologue, professeure à l’université Paris Cité, LIED/LCSP Sylvie Ollitrault, politiste, directrice de recherche au CNRS à l’Institut des sciences sociales du politique (Nanterre/ENS Saclay) et de l’École des hautes études en santé publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale et mobilisations écologiques : le grand écart ? 1 Journée d’étude de l’axe 2 du GIS Démocratie &amp; Participation « Écologiser la démocratie, démocratiser l’écologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par Paula Cossart, Valérie Deldrève, Jean-Michel Fourniau, Patrice Melé et Héloïse Nez, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau : de l'expertise à Sainte Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Placidi-Frot; https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/51847-desobeir-pour-l-eau, Feb 2024, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser, résister, expérimenter, s’émouvoir : le défi climatique, terreau de nouvelles expérimentations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges à l’occasion de la parution de l’ouvrage collectif : « Les sociétés face aux défis climatiques » (CNRS ÉDITIONS, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Maljean-Dubois, Stéphanie Vermeersch, Agnès Deboulet, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et espaces de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pourquoi ? Désobéir comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Séminaire Critique - Saison 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ClClotilde Aubry de Maromont, Renaud Colson et Rafael Encinas de Muñagorri, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile et la question climatique : cadrage de l’urgence et freins à la mobilisation :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de l’urgence écologique Actions institutionnelles et résistance(s) citoyenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Dobré Maxime Cordellier Cornélie Jardin, Apr 2024, Caen (MRSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions radicales : la politique autrement ? Un débat Place publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Place Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Saint Herblain (44), May 2024, Saint Herblain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile, un registre médiatique au risque de l'effet boomerang ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vent debout : Dynamiques communicatonnelles, mobilisations écologiques et participations citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM-CARISM ACCS- IMSIC-GRESEC, Nov 2023, Paris université Paris-Panthéon Assas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main sur le code, la main sur cœur : comment juger le militantisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-rencontre CPO lors du festival Premiers plans 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congluences pénales : association d'avocat, Jan 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la contestation citoyenne : peut-on construire un consensus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les citoyens, accélérateurs de l'adaptation au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Aix en Provance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La désobéissance civile ‘climatique’, un registre d’action complexe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude | Militantismes écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Candice DELMAS et Johanna LENNE-CORNUEZ., Mar 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde et échanges sur la désobéissance civile et les transformations du militantisme écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir face à l'urgence climatique quand l'écologie a mauvaise presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et échanges avec des activistes et un membre du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climlat Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libération (journal quotidien), Nov 2023, Nantes (44000), France. https://www.liberation.fr/forums/le-changement-climatique-nest-pas-une-crise-cest-une-trajectoire-20231121_KZDVM7LNMRGEDFIEUMKU66OJTQ/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Denolie Christel Cournil : Université de Rouen-Sciences Po Toulouse, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Trajectoires professionnelles et objets religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux des politistes - Socio-histoire d’objets « encombrants » dans une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSP, de MESOPOLHIS, et du SPS-UniBo, Jun 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante sur liens entre Religion et contestation écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contestations écologistes: entre radicalité et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde organisée par Nadia Marzouki et Mohamed Amer Meziane, Apr 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile à l'heure de la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et procès climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Dec 2023, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : approche socio-historique des enjeux de labellisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la désobéissance civile : le mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défenseurs de l'environnement. Regards pluridisciplinaires Dans le cadre du cycle "Environnement, société civile et mobilisations du droit".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Torre-Schaub, Pauline Bozo- Paris Sorbonne, Jan 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Groupe de recherche sur l’Écologie politique - présentation et structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la science politique – 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements religieux du répertoire revendicatif des écologistes : non-violence et désobéissance civile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les engagements écologiques des acteurs religieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Environnement et relations internationales" en partenariat avec le Centre méditerranéen de sociologie, de science politique et d’histoire (MESOPOLHIS, UMR 7064) et le Groupe de recherche sur l'écologie politique (GREP) de l'Association Française de Science Politique (AFSP)., Jun 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail : Approches plurielles en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements religieux du répertoire revendicatif des écologistes : non violence et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et Ecologie : Journée d'étude CERI : Chaire d'étude sur le fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris science Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'enquête menée entre 2020-2022 : tribunaux de Versailles et Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution : prise en charge des enfants de la zone irako-syrienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : histoire et nouvelles formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et répression de l’activisme environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sciences Po Paris -Ecole de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante. Journées des doctorants de l'ISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'institut des sciences sociales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante d'Elodie Giroux, Yohan fayet (Lyon) et Aymery Constant (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Exposome Summer Scholl ALEXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG d’environnement et rapport au religieux : quels sont les enjeux actuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et relations internationales : séminaire du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement écologique des acteurs religieux : trajectoires militantes et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise citoyenne, une mobilisation sans ressources ? : enjeux des luttes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise citoyenne et action publique Séminaire doctoral CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante et membre du COPIL Campus condorcet &amp;quot;Santé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS -Campus Condorcet, Jun 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face à l'urgence climatique : discutante sur la désobeissance civile : invitée avocate Irene Wettstein (Lausanne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pole Doctoral Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP : COVID -Santé Environnement : 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Lausanne sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance” Concluions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Dayan, Sylvie Ollitrault, Joelle Rochette, Oct 2020, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements écologistes. Modes d’actions et rapport à la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et formation Radicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de la maternité : peut-on les prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les radicalités violentes : du « problème » aux dispositifs d’action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’organisation L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains co direction Gildas Renou (SAGE) Marie Balas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies contre l’Etat, le mouvement écologiste français des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements for the transition towards a frugal society », dir Gildas Renou, Laura Centemeri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ? co organisatrice avec Jacques Semelin CERI Sciences Po Paris et ARENES Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement affrontent-elles une crise de leur légitimité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action des Associations de Défense de l’environnement, entre travail salarié, bénévolat et engagement politique «journée d'Etude université de Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Neuchâtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Landes, un nouveau Larzac ? Rupture et continuités dans la structuration de la contestation écologiste contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame des Landes : quels enseignements ? organisatrice Agathe Van Lang Faculté de droit Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zero waste, Repair café, Glaneurs, Disco soupe, Récupération créative, Éco-couture.. : Enquête sur les Réseaux Emergents de Lutte contre le Gaspillage, dir Isabelle Hajek (SAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales à l'heure de la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la COP21 : Où en est la « climatisation » du monde ? Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser l’engagement et l’action collective : dynamiques locales, circulation des pratiques et représentations protestataires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP Aix en Provence 23 mars 2015 : ST dEnjeux théoriques et méthodologiques d’une cartographie dynamique des espaces militants A Dynamic Cartography of Activist Spaces. Theoretical and Methodological Issues Responsables Mathilde Pette (Université Lille 1 – CLERSÉ /CERAPS) Olivier Fillieule (Université de Lausanne – IEPI-CRAPUL and CESSP, Paris I Sorbonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes de mobilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la revue humanitaire : Vers de nouvelles formes de mobilisation ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecins du Monde, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie participative et enjeux environnementaux : émergence de nouvelles formes de capacité citoyenne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation, Négociations, Environnement et Mondes Agricoles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisations environnementales et rapport à l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et Environnement, séminaire SAGE dir Philippe Hamman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations environnementales et rapport à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : 40 ans de l'Institut d’urbanisme et d’aménagement régional (IUAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7363-SAGE Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan acier de 1984 et la crise de la sidérurgie en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1988 : les années d’alternance vues des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERHIO CNRS UMR 6258 et par le CRAPE CNRS UMR 6051, Nov 2015, Rennes, France. pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "environnement et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI (Centre de recherches internationales, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilisations contre les antennes de téléphonie mobile : les pro¬fanes dans l’espace public », L’angoisse face aux risques hypothétiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’angoisse face aux risques hypothétiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRAPUL *Université de Lausainne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte, dans un diagnostic, de la dynamique sociale et du jeu d'acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème carrefour de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle politique des ONG environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Changement climatique et biosphère : Expertises, Politiques et Futures "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : Quel sort pour ces réfugiés d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde " Les enjeux transversaux de ces migrations environnementales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stockholm à Copenhague, les ONG, objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Government of Techno-Science, Technological Products, and the Environment at Global Level. Experts, Actors, Tools and Institutions " Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservationnisme des grandes ONG internationales : évolutions des paradigmes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Centre Koyré " Gouverner le vivant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Environmental Movement in the Era of Climate Change : The Case of Notre Dame des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Politics section, Panel on The National Politics of Climate Change - ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une crise environnementale annoncée, de la candidature de René Dumont au sommet de Copenhague en 2010 : réflexion sur l'usage de la crise dans les mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La France et la crise ", Colloque annuel de Association for the Study of Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nottingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre, Sylvie Ollitrault. Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes. Joint-Sessions ECPR 2006, Apr 2006, Nicosie, Cyprus. ⟨halshs-01284654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « petites mains » tendues vers « là-bas » Les militants des groupes locaux d’Handicap International et de Greenpeace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'objet ONG, séminaire IRD with Robert Falkner (Sussex) Peter Willets (London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfelxion sur l'objet ONG : what is the object NGO ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship in a historical Perspective (responsible of workshop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Repertoires of Political action&amp;quot; The transnationalisation of social Movements, the examples of tthe NGOS (environment, Human rights, Humanitarian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Politocal Movement, department of sociology Darwin College, Kent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'un répertoire transnational et initiatrices de nouveaux espaces de contestation : les organisations non-gouvernementales écologistes et humanitaires&amp;quot; in Analyser l'action internationale des ONG (humanitaires et écologistes) dir Johanna Siméant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 6ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIDT/la FIDF, a new transnational Women's Movement in a globalization Context&amp;quot; in workshop &amp;quot;Women's Movements and the Internationaization : the &amp;quot;Third Wave&amp;quot; in the context of Transnationak Democratic Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, the First Woman Prime Minister in France : the Double-bind of a Media &amp;quot;évenement&amp;quot; in workshop &amp;quot;Prime Minister' and Presidents&amp;quot; relations with news media&amp;quot; dir Prof Colin Seymour-Ure (Kent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Aid and Women's Rights : the case of Afghanistan in panel &amp;quot;the politics of humanitarian aid&amp;quot; dir Wolf-Dieter Eberwein (Berlin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Pan-European International Relations Conference and Joint Meeting with the International Studies Association, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de 1997 et French élections&amp;quot; with Jack Hayward, Vincent Wright, Bruno Cautrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement environnementaliste et la transformation du répertoire d'action collective : comparaison Franco-Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmentation of the Green Parties in France and Relationships with the environmental movement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Belfast (university of Ulster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity and Political Culture : the French Green Parties&amp;quot; in Green politics in the New Europe dir Dick Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, OLSO, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intramovement Frame Disputes within the French Green Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Maison Française d"Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity through individual identity : to understand the ideological and strategic construction of social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Futures and Popular Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bled Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrien Estève; Sylvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.610, 2025, 978-2724644906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3ème edition augmentée, 2024, Contester, Nonna Mayer, 9782724641004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Laws, Amsterdam University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Mitterrand. L’alternance et la première cohabitation vues des Régions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 10, pp.172, 2013, Contester, 978-2-7246-1428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.407, 2012, Géographie sociale, 978-2-7535-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 169 p., 2012, Contester</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective face à l'imbrication des rapports sociaux. Classe, ethnicité, genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, coll. Logiques sociales, pp.202, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour la planète : sociologie des écologistes, Res Publica, Rennes, PUR, 224.Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Duboscq. TIDE-CNRS, pp.CD-ROM, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.155-162, 2025, 978-2724644906. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme une arme : l'enjeu de l'efficacité et de la réelle protection du Vivant au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques sous la direction de Christel Cournil, Anne-Sophie Denolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271151414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Larzac, plateau de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS édition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripostes : archives de luttes et d'action 1970-1974, sous la direction de Pjilippe Artières et Franck Veyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2023, 978-2-271-14637-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie française, entre singularité nationale et mouvement inspiré des Etats-Unis. Le post-matérialisme en question ? sous la direction de Daniel Cirera, Guy Groux, et Mark Kesselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA-FRANCE. Mouvements et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 137-149, 2022, Gauches d'ici et d'ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental movements in Western Europe : from globalization and institutionalization to a new model of radicalization in the twenty-first-century ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRASSO Maria; Giugny Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Environmental Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-32, 2022, 9780367428785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre Dame des Landes, du Larzac au Zadisme ». Quels enseignements ? sous la direction d'Agathe Van Lang et Blanche Lomerteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon de l’aéroport de Notre Dame des Landes. Quels enseignements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782753581579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, Citoyenneté et désobéissance : Quelle alchimie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéis-moi ?! Regards croisés sur la désobéissance civile en démocratie face à l’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Territoriales, sous dir Romain Pasquier, Sébastien Guigner, Alistair Cole, Presses de Sciences Po, pp 390-395</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782724626001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, pp153-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion nouveau fait politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sécularisation en question. Religions et laïcités au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pollution de l’air intérieur : chercher la preuve… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 9782271116024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaintes en santé environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé : Usages, parcours et mobilisations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et trajectoires socio-spatiales à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Combes; Garibay David; Goirand Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la colère. Occuper l'espace pour contester, de Madrid à Sanaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 9782811115371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaintes de santé et attribution de confiance dans des réseaux territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé. Usages, parcours et mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs : jeux de position «</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l'analyse en sciences sociales, Christine Guionnet, Sophie Rétif (dir.),Presses universitaires de Rennes, coll. « Des Sociétés », 2015, 175 p.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre‐expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86 - 91, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Guionnet; Sophie Rétif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l’analyse en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, 978-2-7535-4012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Movement un France : history, ideology and action repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Timothy Doyle, Sherilyn MacGredor (edited by) Environmental Movement Around the World :Shades of the Green in Politics and Culture Los Angeles Praeger,, pp95-117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés, la Terre. Mobilisations environnementales en France (1960-2011) : entre contestations et expertises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Danielle Tartakowsky et Michel Pigenet (dir.), Histoire des mouvements sociaux en France, Paris, La Découverte, pp. 716-723.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de l'écologie politique : la candidature de René Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Richard, Jacqueline Sainclivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis à l'épreuve de 68 : l'émergence de nouveaux clivages, 1971-1974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Pour une approche pluridisciplinaire des mobilisations relatives à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny Yves, Ollitrault Sylvie, Keerle Régis, Le Caro Yvon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby&amp;quot; in Romain Pasquier, Sébastien Guigner,, dictionnaire des politiques territoriales, p 346-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales, Presses de Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.171-176, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG protectrices de la biodiversité : donneuse d'alerte ou expertes savantes?&amp;quot; in Estelle Brosset, Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française, Paris, 2009, p 79-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quakérisme, éthique protestante et esprit du transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Duriez, F.Mabille, K Rousselet (dir.) Les ONG confessionnelles : religions et action internationale, Coll.Religions en questions, Paris, L'harmattan, p.259-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle, in Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.457-480</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryline Crivello, Patrick Garcia, Nicolas Offenstadt (dir.), Concurrence des passés : usages politiques du passé dans La France Contemporaine, Aix en Provence, Publications de l'université de Provence, 2006, p.179-188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence des passés : usages politiques du passé dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p.179-188, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG et développement durable : les liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.93-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations transnationales : identité de répertoire et spécificité des contextes nationaux. L'exemple des mobilisations de chasseurs en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 83-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement dans un système international en mutation : des objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la nature ? ONG et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD éditions, p. 21-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations humanitaires. Du global au local, créer un ‘apolitisme' militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 79-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, usages et constructions des sources.Les ONG et le rôle des institutions européennes dans les mobilisations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe, médias européens et médiatisation de l'Europe, dirigé par Dominique Marchetti, Res Publica, Rennes, 2004, p.131-150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, l'image brisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, imaginaires du Féminin dirigé par J-L Tilleuil, Bruxelles, EME, p.59-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations médiatiques des organisations non-gouvernementales et des directions générales : construire un espace public européen&amp;quot; in Eric Dacheux, L'Europe qui se construit. Réflexions sur l'espace public européen, Presses de Saint Etienne, 2003, p.183-199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe qui se construit. Réflexions sur l'espace public européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes superpose les échelles : locale, régionale, nationale, internationale&amp;quot; in Michel Denis, Jean-Luc Richard (dir.), Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001 Ed Golias , 2002, p.10-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, soutien au militantisme sans frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internet en politique des Etats-Unis à l'Europe, dir Viviane Serfaty, Presses universitaires de Strasbourg, p.339-359.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiciens, victime de la violence médiatique, désordre du privé et ordre public &amp;quot; in La Violence: représentations et ritualisations, Etudes réunies par Myriam Watthee-Delmotte, coll &amp;quot;Structures et pouvoir des imaginaires&amp;quot; Paris, L'Harmattan, 2002, p.133-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence : représentations et ritualisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle,dirigé Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.375-393</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le voile et la parole confisquée : le cas des femmes afghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-128, 2000, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes, entrepreneurs de morale : la scandalisation, choix dans un répertoire ou dramaturgie imposée, dans Santé et Société, 1997 p.231-245</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Société, entretiens Franklin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les luttes sociales autour de la définition de l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et politique : constructions juridico-politiques et usages sociaux, dirigé par Gouzien (A.), Le Louarn (P.) Collections Sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'inventaire des espèces à la colère climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEFS Deltas n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 21, ONG et état d'urgence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanitaire et l’environnement : une rencontre impossible ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGOs and the environmental Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'alerte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants rapatriés de la zone irako-syrienne : prise en charge par l'Etat Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-INSERM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS-ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2015, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation des plaintes en santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Sécurité Sanitaire de l'Environnement et du Travail. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvements de la terre, L'écologie prise au piège du contexte politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalités et radicalisations-la fabrication d'une nouvelle &amp;quot;norme&amp;quot; politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile climatique : les États face à un nouveau défi démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m3qjgc93c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vague de contestation écologiste: De la désobéissance civile à l’ère de l’urgence climatique et sociale, vers un mouvement écologiste radical transpartisan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.610. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D98857C"/>
+    <w:nsid w:val="2F9F2382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A62EA0A"/>
+    <w:nsid w:val="346D0D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ollitrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8594-5860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12827705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Denieul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.109.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01455028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Jacques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762053v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dimier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bled Orsini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100600490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100302880#h2tabDetails" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Thabourey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789561v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9999" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3qjgc93c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0455" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ollitrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8594-5860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12827705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Denieul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.109.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01455028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dimier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bled Orsini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100600490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100302880#h2tabDetails" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Thabourey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865233v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9999" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3qjgc93c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332948v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0455" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>