--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Ollitrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRSScience Politique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8594-5860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12827705X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) de recherche actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement, écologie politique-- Engagement, militantisme : violence et non violence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Radicalisation, radicalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Risques et catastrophes environnementaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile écologiste dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie, question politique en permanente (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer chez les Verts, de Vanessa Jerome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1-2), pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-violence et désobéissance civile dans les luttes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cervera-Marzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, p. 49 à 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et lutte contre le gaspillage: un espace d’émancipation ou d’aliénation genrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (60), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG, des outsiders centraux des négociations climatiques ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.109.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Albert Ogien et Sandra Laugier, Le principe démocratie. Enquête sur les nouvelles formes du politique. La Découverte, Paris, 2014, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 286, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilisations citoyennes au XXIème siècle : un défi pour les ONG ? Humanitaire, 41/2015, p 80-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Humanitaire : enjeux, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ONG dans les COP : des « outsiders »1 de la politique climatique ? », Pollution atmosphérique [En ligne],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes en santé environnementale et l’expertise épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 33 (4), pp.5-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford Bob, The Global right wing and the Clash of world Politics, Cambridge Studies in contentious Politics,2012, Revue Française de Science politique, 63 (3-4), 2013, p.728-730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault (2012) Derrière la rhétorique de la crise écologique, les crises économiques ? Origine et diffusion du cadre de la crise écologique en France (1974–2009), Modern & Contemporary France, 20:2, 221-236, DOI: 10.1080/09639489.2012.665573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dryzek, Norgaad et Schosberg, The Oxford Handbook of Climate Change and Society, Oxford University Press, 2011, Compte-rendu Revue Française de Science Politique, 4/2012 (vol.62), p.692-733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc, Au commencement de la Résistance. du côté du musée de l'Homme 1940-1941, Paris, Seuil 2010 (librairie du 21ème siècle) 512p. in Revue Française de science politique, 61(3), 2011, p.562-564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sauvegarde de la planète à celle des réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (204), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand, Mémoires d'empire, la controverse autour du &amp;quot;fait colonial&amp;quot;, Paris, Ed du Croquant 2006, Population vol.62, n°3, p.633-635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Simard, L. Lepage, J-M fourniau, M. Garépy, M. Gauthier (dir)Le débat public en apprentissage : aménagement et environnement. Regards croisés sur les expériences françaises et québécoises.ed Paris, L'harmattan, 2006, recension MOTS, n°84, juillet 2007, p.119-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes et des hommes. De la défense de la biodiversité à l'altermondialisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.543.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes français, des experts en action&amp;quot;, in N.Mayer, O.Fillieule (dir) Carrières militantes, Revue française de Science Politique, vol.51, n°1-2, février-avril, p.105-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Faucher, Les habits verts de la Politique, Presses de Sciences Po, 1999, Book Review, vol 10, n°1, p.19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transnational Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Séminaire "Analysing Social Movements", 1998, 10, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caméra à la pétition web : le répertoire médiatique des écologistes&amp;quot;, Réseaux, vol.17,n°98, p153-185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (98), pp.153-185. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1999.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannigan : Environmental sociology : a social constructionist perspective, London and New York, Routledge, vol 21, n°3, sept 1997, p-525-526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution de 1997 : une dissolution à l'anglaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et militantisme : les transformations d'un échange circulaire : le cas de l'écologie française Politix, n°36 (4), 1996, p.141-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Scott : Ideology and the New Social Movements, Londres Unwyn Hyman, (compte rendu) n°/94, p.130-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, criminalisation : comparaison franco-britannique de la répression de la désobéissance civile (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA RÉPRESSION DU MILITANTISME ÉCOLOGIQUE EN EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Hourmant, Sophie LAMBERT-WIBER,, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence tourainienne sur la construction du mouvement écologiste : circularité entre grilles d'analyse et mouvement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité ? Unité, diversité, cumulativité des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lilian Mathieu -ENS Lyon, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes (Partie 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Nov 2025, Paris- Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et travail politique des associations : Désobéissance civile et répression depuis Sainte-Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Frontières et environnements du travail associatif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clersé-Université de Lille -Clotilde Grassart, Marin Minard, Théo Scornet, Eugénie Valledor, Nicolas Caput, docteur·es et doctorant·es en économie, sociologie, démographie et géographie avec l’appui d’Anne Bory et Judith Hayem, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sanitaires des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Croix Rouge, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalisation des associations écologistes et de la désobéissance civile (discutante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS Démocratie et Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Talpin, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoriales GREP : Discutante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREP, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action directe non violente écologiste dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au musée : actions politiques dans la sphère patrimoniale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Bessette (Cerlis) Anne Lafont (CRAL-CEHTA/EHESS) Anaïs Roesch (IDHE.S, Paris 1 Panthéon-Sorbonne), Oct 2024, Paris -EHESS, France. https://cral.ehess.fr/evenement/militer-au-musee-actions-politiques-dans-la-sphere-patrimoniale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilisations environnementales : savoirs scientifiques ignorés et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[ATHENA] Séminaire "Science et société dans l'anthropocène" - 24/01/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia (Cermes3/CNRS-Université Paris Cité) Maël Goumri (Cermes3/ Université Paris Cité) Mina Kleiche-Dray (Ceped/Université Paris Cité-IRD). Justyna Moizard-Lanvin (Cermes3/ Université Paris Cité), Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modes d’actions face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde / roundtable discussion : Droits et risques : militantisme dans le domaine de la santé, son genre et ses pratiques associées/ Rights and risks : Health activism, its gender and its practices Modération / Chair : Céline Lefève (Université de Paris-Cité) Participants : Marine Martin (APESAC/Association to help parents of children suffering from anticonvulsant syndrome) Sylvie Ollitrault (CNRS/EHESP) Lucile Ruault (CNRS) Michel Tournaire (ancien chef du service de gynécologie-obstétrique de l’hôpital Saint-Vincent-de-Paul, APHP / former head of the gynecology- obstetrics department at Hospital Saint-Vincent-de-Paul, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIRISC Médicament, risques et crises Vers une histoire des problèmes sanitaires associés à l’usage du médicament, 1900 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solène Lellinger Université Paris Cité, Joséphine Eberhart INRAE ,Nils Kessel Univ. de Strasbourg, Mar 2024, Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2. Re-mobilisation écologiste et cycles de protestations : déconstruire la radicalisation des mouvements contemporains Animée par Héloïse Nez, sociologue, professeure à l’université Paris Cité, LIED/LCSP Sylvie Ollitrault, politiste, directrice de recherche au CNRS à l’Institut des sciences sociales du politique (Nanterre/ENS Saclay) et de l’École des hautes études en santé publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale et mobilisations écologiques : le grand écart ? 1 Journée d’étude de l’axe 2 du GIS Démocratie &amp; Participation « Écologiser la démocratie, démocratiser l’écologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par Paula Cossart, Valérie Deldrève, Jean-Michel Fourniau, Patrice Melé et Héloïse Nez, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau : de l'expertise à Sainte Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Placidi-Frot; https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/51847-desobeir-pour-l-eau, Feb 2024, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser, résister, expérimenter, s’émouvoir : le défi climatique, terreau de nouvelles expérimentations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges à l’occasion de la parution de l’ouvrage collectif : « Les sociétés face aux défis climatiques » (CNRS ÉDITIONS, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Maljean-Dubois, Stéphanie Vermeersch, Agnès Deboulet, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et espaces de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pourquoi ? Désobéir comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Séminaire Critique - Saison 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ClClotilde Aubry de Maromont, Renaud Colson et Rafael Encinas de Muñagorri, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile et la question climatique : cadrage de l’urgence et freins à la mobilisation :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de l’urgence écologique Actions institutionnelles et résistance(s) citoyenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Dobré Maxime Cordellier Cornélie Jardin, Apr 2024, Caen (MRSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions radicales : la politique autrement ? Un débat Place publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Place Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Saint Herblain (44), May 2024, Saint Herblain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile, un registre médiatique au risque de l'effet boomerang ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vent debout : Dynamiques communicatonnelles, mobilisations écologiques et participations citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM-CARISM ACCS- IMSIC-GRESEC, Nov 2023, Paris université Paris-Panthéon Assas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main sur le code, la main sur cœur : comment juger le militantisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-rencontre CPO lors du festival Premiers plans 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congluences pénales : association d'avocat, Jan 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la contestation citoyenne : peut-on construire un consensus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les citoyens, accélérateurs de l'adaptation au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Aix en Provance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La désobéissance civile ‘climatique’, un registre d’action complexe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude | Militantismes écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Candice DELMAS et Johanna LENNE-CORNUEZ., Mar 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde et échanges sur la désobéissance civile et les transformations du militantisme écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir face à l'urgence climatique quand l'écologie a mauvaise presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et échanges avec des activistes et un membre du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climlat Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libération (journal quotidien), Nov 2023, Nantes (44000), France. https://www.liberation.fr/forums/le-changement-climatique-nest-pas-une-crise-cest-une-trajectoire-20231121_KZDVM7LNMRGEDFIEUMKU66OJTQ/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Denolie Christel Cournil : Université de Rouen-Sciences Po Toulouse, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Trajectoires professionnelles et objets religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux des politistes - Socio-histoire d’objets « encombrants » dans une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSP, de MESOPOLHIS, et du SPS-UniBo, Jun 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante sur liens entre Religion et contestation écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contestations écologistes: entre radicalité et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde organisée par Nadia Marzouki et Mohamed Amer Meziane, Apr 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile à l'heure de la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et procès climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Dec 2023, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : approche socio-historique des enjeux de labellisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la désobéissance civile : le mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défenseurs de l'environnement. Regards pluridisciplinaires Dans le cadre du cycle "Environnement, société civile et mobilisations du droit".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Torre-Schaub, Pauline Bozo- Paris Sorbonne, Jan 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Groupe de recherche sur l’Écologie politique - présentation et structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la science politique – 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements religieux du répertoire revendicatif des écologistes : non-violence et désobéissance civile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les engagements écologiques des acteurs religieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Environnement et relations internationales" en partenariat avec le Centre méditerranéen de sociologie, de science politique et d’histoire (MESOPOLHIS, UMR 7064) et le Groupe de recherche sur l'écologie politique (GREP) de l'Association Française de Science Politique (AFSP)., Jun 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail : Approches plurielles en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements religieux du répertoire revendicatif des écologistes : non violence et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et Ecologie : Journée d'étude CERI : Chaire d'étude sur le fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris science Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'enquête menée entre 2020-2022 : tribunaux de Versailles et Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution : prise en charge des enfants de la zone irako-syrienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : histoire et nouvelles formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et répression de l’activisme environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sciences Po Paris -Ecole de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante. Journées des doctorants de l'ISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'institut des sciences sociales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante d'Elodie Giroux, Yohan fayet (Lyon) et Aymery Constant (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Exposome Summer Scholl ALEXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG d’environnement et rapport au religieux : quels sont les enjeux actuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et relations internationales : séminaire du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement écologique des acteurs religieux : trajectoires militantes et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise citoyenne, une mobilisation sans ressources ? : enjeux des luttes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise citoyenne et action publique Séminaire doctoral CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante et membre du COPIL Campus condorcet &amp;quot;Santé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS -Campus Condorcet, Jun 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face à l'urgence climatique : discutante sur la désobeissance civile : invitée avocate Irene Wettstein (Lausanne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pole Doctoral Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP : COVID -Santé Environnement : 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Lausanne sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance” Concluions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Dayan, Sylvie Ollitrault, Joelle Rochette, Oct 2020, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements écologistes. Modes d’actions et rapport à la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et formation Radicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de la maternité : peut-on les prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les radicalités violentes : du « problème » aux dispositifs d’action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’organisation L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains co direction Gildas Renou (SAGE) Marie Balas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies contre l’Etat, le mouvement écologiste français des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements for the transition towards a frugal society », dir Gildas Renou, Laura Centemeri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ? co organisatrice avec Jacques Semelin CERI Sciences Po Paris et ARENES Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement affrontent-elles une crise de leur légitimité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action des Associations de Défense de l’environnement, entre travail salarié, bénévolat et engagement politique «journée d'Etude université de Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Neuchâtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Landes, un nouveau Larzac ? Rupture et continuités dans la structuration de la contestation écologiste contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame des Landes : quels enseignements ? organisatrice Agathe Van Lang Faculté de droit Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zero waste, Repair café, Glaneurs, Disco soupe, Récupération créative, Éco-couture.. : Enquête sur les Réseaux Emergents de Lutte contre le Gaspillage, dir Isabelle Hajek (SAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales à l'heure de la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la COP21 : Où en est la « climatisation » du monde ? Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser l’engagement et l’action collective : dynamiques locales, circulation des pratiques et représentations protestataires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP Aix en Provence 23 mars 2015 : ST dEnjeux théoriques et méthodologiques d’une cartographie dynamique des espaces militants A Dynamic Cartography of Activist Spaces. Theoretical and Methodological Issues Responsables Mathilde Pette (Université Lille 1 – CLERSÉ /CERAPS) Olivier Fillieule (Université de Lausanne – IEPI-CRAPUL and CESSP, Paris I Sorbonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes de mobilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la revue humanitaire : Vers de nouvelles formes de mobilisation ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecins du Monde, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie participative et enjeux environnementaux : émergence de nouvelles formes de capacité citoyenne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation, Négociations, Environnement et Mondes Agricoles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisations environnementales et rapport à l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et Environnement, séminaire SAGE dir Philippe Hamman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations environnementales et rapport à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : 40 ans de l'Institut d’urbanisme et d’aménagement régional (IUAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7363-SAGE Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan acier de 1984 et la crise de la sidérurgie en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1988 : les années d’alternance vues des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERHIO CNRS UMR 6258 et par le CRAPE CNRS UMR 6051, Nov 2015, Rennes, France. pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "environnement et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI (Centre de recherches internationales, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilisations contre les antennes de téléphonie mobile : les pro¬fanes dans l’espace public », L’angoisse face aux risques hypothétiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’angoisse face aux risques hypothétiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRAPUL *Université de Lausainne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte, dans un diagnostic, de la dynamique sociale et du jeu d'acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème carrefour de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle politique des ONG environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Changement climatique et biosphère : Expertises, Politiques et Futures "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : Quel sort pour ces réfugiés d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde " Les enjeux transversaux de ces migrations environnementales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stockholm à Copenhague, les ONG, objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Government of Techno-Science, Technological Products, and the Environment at Global Level. Experts, Actors, Tools and Institutions " Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservationnisme des grandes ONG internationales : évolutions des paradigmes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Centre Koyré " Gouverner le vivant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Environmental Movement in the Era of Climate Change : The Case of Notre Dame des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Politics section, Panel on The National Politics of Climate Change - ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une crise environnementale annoncée, de la candidature de René Dumont au sommet de Copenhague en 2010 : réflexion sur l'usage de la crise dans les mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La France et la crise ", Colloque annuel de Association for the Study of Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nottingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre, Sylvie Ollitrault. Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes. Joint-Sessions ECPR 2006, Apr 2006, Nicosie, Cyprus. ⟨halshs-01284654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « petites mains » tendues vers « là-bas » Les militants des groupes locaux d’Handicap International et de Greenpeace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'objet ONG, séminaire IRD with Robert Falkner (Sussex) Peter Willets (London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfelxion sur l'objet ONG : what is the object NGO ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship in a historical Perspective (responsible of workshop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Repertoires of Political action&amp;quot; The transnationalisation of social Movements, the examples of tthe NGOS (environment, Human rights, Humanitarian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Politocal Movement, department of sociology Darwin College, Kent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'un répertoire transnational et initiatrices de nouveaux espaces de contestation : les organisations non-gouvernementales écologistes et humanitaires&amp;quot; in Analyser l'action internationale des ONG (humanitaires et écologistes) dir Johanna Siméant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 6ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIDT/la FIDF, a new transnational Women's Movement in a globalization Context&amp;quot; in workshop &amp;quot;Women's Movements and the Internationaization : the &amp;quot;Third Wave&amp;quot; in the context of Transnationak Democratic Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, the First Woman Prime Minister in France : the Double-bind of a Media &amp;quot;évenement&amp;quot; in workshop &amp;quot;Prime Minister' and Presidents&amp;quot; relations with news media&amp;quot; dir Prof Colin Seymour-Ure (Kent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Aid and Women's Rights : the case of Afghanistan in panel &amp;quot;the politics of humanitarian aid&amp;quot; dir Wolf-Dieter Eberwein (Berlin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Pan-European International Relations Conference and Joint Meeting with the International Studies Association, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de 1997 et French élections&amp;quot; with Jack Hayward, Vincent Wright, Bruno Cautrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement environnementaliste et la transformation du répertoire d'action collective : comparaison Franco-Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmentation of the Green Parties in France and Relationships with the environmental movement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Belfast (university of Ulster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity and Political Culture : the French Green Parties&amp;quot; in Green politics in the New Europe dir Dick Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, OLSO, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intramovement Frame Disputes within the French Green Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Maison Française d"Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity through individual identity : to understand the ideological and strategic construction of social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Futures and Popular Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bled Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrien Estève; Sylvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.610, 2025, 978-2724644906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3ème edition augmentée, 2024, Contester, Nonna Mayer, 9782724641004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Laws, Amsterdam University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Mitterrand. L’alternance et la première cohabitation vues des Régions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 10, pp.172, 2013, Contester, 978-2-7246-1428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.407, 2012, Géographie sociale, 978-2-7535-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 169 p., 2012, Contester</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective face à l'imbrication des rapports sociaux. Classe, ethnicité, genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, coll. Logiques sociales, pp.202, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour la planète : sociologie des écologistes, Res Publica, Rennes, PUR, 224.Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Duboscq. TIDE-CNRS, pp.CD-ROM, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.155-162, 2025, 978-2724644906. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme une arme : l'enjeu de l'efficacité et de la réelle protection du Vivant au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques sous la direction de Christel Cournil, Anne-Sophie Denolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271151414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Larzac, plateau de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS édition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripostes : archives de luttes et d'action 1970-1974, sous la direction de Pjilippe Artières et Franck Veyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2023, 978-2-271-14637-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie française, entre singularité nationale et mouvement inspiré des Etats-Unis. Le post-matérialisme en question ? sous la direction de Daniel Cirera, Guy Groux, et Mark Kesselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA-FRANCE. Mouvements et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 137-149, 2022, Gauches d'ici et d'ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental movements in Western Europe : from globalization and institutionalization to a new model of radicalization in the twenty-first-century ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRASSO Maria; Giugny Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Environmental Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-32, 2022, 9780367428785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre Dame des Landes, du Larzac au Zadisme ». Quels enseignements ? sous la direction d'Agathe Van Lang et Blanche Lomerteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon de l’aéroport de Notre Dame des Landes. Quels enseignements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782753581579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, Citoyenneté et désobéissance : Quelle alchimie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéis-moi ?! Regards croisés sur la désobéissance civile en démocratie face à l’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Territoriales, sous dir Romain Pasquier, Sébastien Guigner, Alistair Cole, Presses de Sciences Po, pp 390-395</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782724626001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, pp153-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion nouveau fait politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sécularisation en question. Religions et laïcités au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pollution de l’air intérieur : chercher la preuve… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 9782271116024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaintes en santé environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé : Usages, parcours et mobilisations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et trajectoires socio-spatiales à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Combes; Garibay David; Goirand Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la colère. Occuper l'espace pour contester, de Madrid à Sanaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 9782811115371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaintes de santé et attribution de confiance dans des réseaux territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé. Usages, parcours et mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs : jeux de position «</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l'analyse en sciences sociales, Christine Guionnet, Sophie Rétif (dir.),Presses universitaires de Rennes, coll. « Des Sociétés », 2015, 175 p.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre‐expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86 - 91, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Guionnet; Sophie Rétif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l’analyse en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, 978-2-7535-4012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Movement un France : history, ideology and action repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Timothy Doyle, Sherilyn MacGredor (edited by) Environmental Movement Around the World :Shades of the Green in Politics and Culture Los Angeles Praeger,, pp95-117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés, la Terre. Mobilisations environnementales en France (1960-2011) : entre contestations et expertises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Danielle Tartakowsky et Michel Pigenet (dir.), Histoire des mouvements sociaux en France, Paris, La Découverte, pp. 716-723.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de l'écologie politique : la candidature de René Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Richard, Jacqueline Sainclivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis à l'épreuve de 68 : l'émergence de nouveaux clivages, 1971-1974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Pour une approche pluridisciplinaire des mobilisations relatives à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny Yves, Ollitrault Sylvie, Keerle Régis, Le Caro Yvon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby&amp;quot; in Romain Pasquier, Sébastien Guigner,, dictionnaire des politiques territoriales, p 346-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales, Presses de Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.171-176, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG protectrices de la biodiversité : donneuse d'alerte ou expertes savantes?&amp;quot; in Estelle Brosset, Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française, Paris, 2009, p 79-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quakérisme, éthique protestante et esprit du transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Duriez, F.Mabille, K Rousselet (dir.) Les ONG confessionnelles : religions et action internationale, Coll.Religions en questions, Paris, L'harmattan, p.259-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle, in Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.457-480</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryline Crivello, Patrick Garcia, Nicolas Offenstadt (dir.), Concurrence des passés : usages politiques du passé dans La France Contemporaine, Aix en Provence, Publications de l'université de Provence, 2006, p.179-188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence des passés : usages politiques du passé dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p.179-188, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG et développement durable : les liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.93-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations transnationales : identité de répertoire et spécificité des contextes nationaux. L'exemple des mobilisations de chasseurs en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 83-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement dans un système international en mutation : des objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la nature ? ONG et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD éditions, p. 21-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations humanitaires. Du global au local, créer un ‘apolitisme' militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 79-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, usages et constructions des sources.Les ONG et le rôle des institutions européennes dans les mobilisations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe, médias européens et médiatisation de l'Europe, dirigé par Dominique Marchetti, Res Publica, Rennes, 2004, p.131-150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, l'image brisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, imaginaires du Féminin dirigé par J-L Tilleuil, Bruxelles, EME, p.59-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations médiatiques des organisations non-gouvernementales et des directions générales : construire un espace public européen&amp;quot; in Eric Dacheux, L'Europe qui se construit. Réflexions sur l'espace public européen, Presses de Saint Etienne, 2003, p.183-199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe qui se construit. Réflexions sur l'espace public européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes superpose les échelles : locale, régionale, nationale, internationale&amp;quot; in Michel Denis, Jean-Luc Richard (dir.), Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001 Ed Golias , 2002, p.10-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, soutien au militantisme sans frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internet en politique des Etats-Unis à l'Europe, dir Viviane Serfaty, Presses universitaires de Strasbourg, p.339-359.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiciens, victime de la violence médiatique, désordre du privé et ordre public &amp;quot; in La Violence: représentations et ritualisations, Etudes réunies par Myriam Watthee-Delmotte, coll &amp;quot;Structures et pouvoir des imaginaires&amp;quot; Paris, L'Harmattan, 2002, p.133-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence : représentations et ritualisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle,dirigé Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.375-393</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le voile et la parole confisquée : le cas des femmes afghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-128, 2000, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes, entrepreneurs de morale : la scandalisation, choix dans un répertoire ou dramaturgie imposée, dans Santé et Société, 1997 p.231-245</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Société, entretiens Franklin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les luttes sociales autour de la définition de l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et politique : constructions juridico-politiques et usages sociaux, dirigé par Gouzien (A.), Le Louarn (P.) Collections Sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'inventaire des espèces à la colère climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEFS Deltas n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 21, ONG et état d'urgence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanitaire et l’environnement : une rencontre impossible ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGOs and the environmental Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'alerte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants rapatriés de la zone irako-syrienne : prise en charge par l'Etat Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-INSERM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS-ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2015, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation des plaintes en santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Sécurité Sanitaire de l'Environnement et du Travail. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvements de la terre, L'écologie prise au piège du contexte politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalités et radicalisations-la fabrication d'une nouvelle &amp;quot;norme&amp;quot; politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile climatique : les États face à un nouveau défi démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m3qjgc93c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vague de contestation écologiste: De la désobéissance civile à l’ère de l’urgence climatique et sociale, vers un mouvement écologiste radical transpartisan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.610. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Ollitrault </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de recherche au CNRSScience Politique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8594-5860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12827705X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axe(s) de recherche actuels</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Environnement, écologie politique-- Engagement, militantisme : violence et non violence</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Radicalisation, radicalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Risques et catastrophes environnementaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile écologiste dans les prétoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délibérée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (23)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie, question politique en permanente (re)construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MagAFSP </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et Santé publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer chez les Verts, de Vanessa Jerome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72 (1-2), pp.204-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-violence et désobéissance civile dans les luttes actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Cervera-Marzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Non-Violentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 200, p. 49 à 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et lutte contre le gaspillage: un espace d’émancipation ou d’aliénation genrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hajek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (60), pp.105-119. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecopo1.060.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG, des outsiders centraux des négociations climatiques ?&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.109.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Albert Ogien et Sandra Laugier, Le principe démocratie. Enquête sur les nouvelles formes du politique. La Découverte, Paris, 2014, 284 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 286, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mobilisations citoyennes au XXIème siècle : un défi pour les ONG ? Humanitaire, 41/2015, p 80-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Humanitaire : enjeux, pratiques, débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ONG dans les COP : des « outsiders »1 de la politique climatique ? », Pollution atmosphérique [En ligne],</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes en santé environnementale et l’expertise épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 33 (4), pp.5-29. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2015.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clifford Bob, The Global right wing and the Clash of world Politics, Cambridge Studies in contentious Politics,2012, Revue Française de Science politique, 63 (3-4), 2013, p.728-730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault (2012) Derrière la rhétorique de la crise écologique, les crises économiques ? Origine et diffusion du cadre de la crise écologique en France (1974–2009), Modern & Contemporary France, 20:2, 221-236, DOI: 10.1080/09639489.2012.665573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dryzek, Norgaad et Schosberg, The Oxford Handbook of Climate Change and Society, Oxford University Press, 2011, Compte-rendu Revue Française de Science Politique, 4/2012 (vol.62), p.692-733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanc, Au commencement de la Résistance. du côté du musée de l'Homme 1940-1941, Paris, Seuil 2010 (librairie du 21ème siècle) 512p. in Revue Française de science politique, 61(3), 2011, p.562-564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sauvegarde de la planète à celle des réfugiés climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Tiers Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (204), pp.19-34. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rtm.204.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bertrand, Mémoires d'empire, la controverse autour du &amp;quot;fait colonial&amp;quot;, Paris, Ed du Croquant 2006, Population vol.62, n°3, p.633-635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.Simard, L. Lepage, J-M fourniau, M. Garépy, M. Gauthier (dir)Le débat public en apprentissage : aménagement et environnement. Regards croisés sur les expériences françaises et québécoises.ed Paris, L'harmattan, 2006, recension MOTS, n°84, juillet 2007, p.119-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes et des hommes. De la défense de la biodiversité à l'altermondialisme,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 54 (3), pp.443. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.543.0443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes français, des experts en action&amp;quot;, in N.Mayer, O.Fillieule (dir) Carrières militantes, Revue française de Science Politique, vol.51, n°1-2, février-avril, p.105-130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Faucher, Les habits verts de la Politique, Presses de Sciences Po, 1999, Book Review, vol 10, n°1, p.19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transnational Repertoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Séminaire "Analysing Social Movements", 1998, 10, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la caméra à la pétition web : le répertoire médiatique des écologistes&amp;quot;, Réseaux, vol.17,n°98, p153-185</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (98), pp.153-185. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reso.1999.2183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hannigan : Environmental sociology : a social constructionist perspective, London and New York, Routledge, vol 21, n°3, sept 1997, p-525-526</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution de 1997 : une dissolution à l'anglaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8, pp.130-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et militantisme : les transformations d'un échange circulaire : le cas de l'écologie française Politix, n°36 (4), 1996, p.141-162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Scott : Ideology and the New Social Movements, Londres Unwyn Hyman, (compte rendu) n°/94, p.130-132</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, criminalisation : comparaison franco-britannique de la répression de la désobéissance civile (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA RÉPRESSION DU MILITANTISME ÉCOLOGIQUE EN EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Hourmant, Sophie LAMBERT-WIBER,, Dec 2025, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence tourainienne sur la construction du mouvement écologiste : circularité entre grilles d'analyse et mouvement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle interdisciplinarité ? Unité, diversité, cumulativité des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lilian Mathieu -ENS Lyon, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SHS à l’épreuve des risques et des catastrophes (Partie 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Nov 2025, Paris- Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et travail politique des associations : Désobéissance civile et répression depuis Sainte-Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études « Frontières et environnements du travail associatif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clersé-Université de Lille -Clotilde Grassart, Marin Minard, Théo Scornet, Eugénie Valledor, Nicolas Caput, docteur·es et doctorant·es en économie, sociologie, démographie et géographie avec l’appui d’Anne Bory et Judith Hayem, Dec 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences sanitaires des changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de la Croix Rouge, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criminalisation des associations écologistes et de la désobéissance civile (discutante)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GIS Démocratie et Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Talpin, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde / roundtable discussion : Droits et risques : militantisme dans le domaine de la santé, son genre et ses pratiques associées/ Rights and risks : Health activism, its gender and its practices Modération / Chair : Céline Lefève (Université de Paris-Cité) Participants : Marine Martin (APESAC/Association to help parents of children suffering from anticonvulsant syndrome) Sylvie Ollitrault (CNRS/EHESP) Lucile Ruault (CNRS) Michel Tournaire (ancien chef du service de gynécologie-obstétrique de l’hôpital Saint-Vincent-de-Paul, APHP / former head of the gynecology- obstetrics department at Hospital Saint-Vincent-de-Paul, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDIRISC Médicament, risques et crises Vers une histoire des problèmes sanitaires associés à l’usage du médicament, 1900 - 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solène Lellinger Université Paris Cité, Joséphine Eberhart INRAE ,Nils Kessel Univ. de Strasbourg, Mar 2024, Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2. Re-mobilisation écologiste et cycles de protestations : déconstruire la radicalisation des mouvements contemporains Animée par Héloïse Nez, sociologue, professeure à l’université Paris Cité, LIED/LCSP Sylvie Ollitrault, politiste, directrice de recherche au CNRS à l’Institut des sciences sociales du politique (Nanterre/ENS Saclay) et de l’École des hautes études en santé publique (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale et mobilisations écologiques : le grand écart ? 1 Journée d’étude de l’axe 2 du GIS Démocratie &amp; Participation « Écologiser la démocratie, démocratiser l’écologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, par Paula Cossart, Valérie Deldrève, Jean-Michel Fourniau, Patrice Melé et Héloïse Nez, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau : de l'expertise à Sainte Soline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéir pour l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Placidi-Frot; https://univ-droit.fr/recherche/actualites-de-la-recherche/manifestations/51847-desobeir-pour-l-eau, Feb 2024, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser, résister, expérimenter, s’émouvoir : le défi climatique, terreau de nouvelles expérimentations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges à l’occasion de la parution de l’ouvrage collectif : « Les sociétés face aux défis climatiques » (CNRS ÉDITIONS, 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandrine Maljean-Dubois, Stéphanie Vermeersch, Agnès Deboulet, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles mobilisations environnementales : savoirs scientifiques ignorés et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[ATHENA] Séminaire "Science et société dans l'anthropocène" - 24/01/2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia (Cermes3/CNRS-Université Paris Cité) Maël Goumri (Cermes3/ Université Paris Cité) Mina Kleiche-Dray (Ceped/Université Paris Cité-IRD). Justyna Moizard-Lanvin (Cermes3/ Université Paris Cité), Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents modes d’actions face à l’urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence sur les Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et espaces de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéir pourquoi ? Désobéir comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Séminaire Critique - Saison 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ClClotilde Aubry de Maromont, Renaud Colson et Rafael Encinas de Muñagorri, Mar 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile et la question climatique : cadrage de l’urgence et freins à la mobilisation :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps de l’urgence écologique Actions institutionnelles et résistance(s) citoyenne(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michelle Dobré Maxime Cordellier Cornélie Jardin, Apr 2024, Caen (MRSH), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions radicales : la politique autrement ? Un débat Place publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Place Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Saint Herblain (44), May 2024, Saint Herblain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctoriales GREP : Discutante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales du GREP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREP, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action directe non violente écologiste dans les Musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militer au musée : actions politiques dans la sphère patrimoniale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Bessette (Cerlis) Anne Lafont (CRAL-CEHTA/EHESS) Anaïs Roesch (IDHE.S, Paris 1 Panthéon-Sorbonne), Oct 2024, Paris -EHESS, France. https://cral.ehess.fr/evenement/militer-au-musee-actions-politiques-dans-la-sphere-patrimoniale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La main sur le code, la main sur cœur : comment juger le militantisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciné-rencontre CPO lors du festival Premiers plans 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congluences pénales : association d'avocat, Jan 2023, Angers (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'information à la contestation citoyenne : peut-on construire un consensus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les citoyens, accélérateurs de l'adaptation au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Aix en Provance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La désobéissance civile ‘climatique’, un registre d’action complexe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude | Militantismes écologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Candice DELMAS et Johanna LENNE-CORNUEZ., Mar 2023, Lyon (Université Lyon 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde et échanges sur la désobéissance civile et les transformations du militantisme écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir face à l'urgence climatique quand l'écologie a mauvaise presse"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde et échanges avec des activistes et un membre du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climlat Tour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libération (journal quotidien), Nov 2023, Nantes (44000), France. https://www.liberation.fr/forums/le-changement-climatique-nest-pas-une-crise-cest-une-trajectoire-20231121_KZDVM7LNMRGEDFIEUMKU66OJTQ/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Sophie Denolie Christel Cournil : Université de Rouen-Sciences Po Toulouse, Dec 2023, Rouen (Université de Rouen Normandie), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde. Trajectoires professionnelles et objets religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le religieux des politistes - Socio-histoire d’objets « encombrants » dans une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSP, de MESOPOLHIS, et du SPS-UniBo, Jun 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante sur liens entre Religion et contestation écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contestations écologistes: entre radicalité et spiritualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Table ronde organisée par Nadia Marzouki et Mohamed Amer Meziane, Apr 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile à l'heure de la crise climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et procès climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Berne, Dec 2023, Berne (Suisse), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : approche socio-historique des enjeux de labellisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radicalisation des mouvements écologistes ? Discours et représentations, dispositifs politiques, administratifs, juridiques et judiciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse (Université Toulouse - Jean Jaurès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la désobéissance civile : le mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défenseurs de l'environnement. Regards pluridisciplinaires Dans le cadre du cycle "Environnement, société civile et mobilisations du droit".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marta Torre-Schaub, Pauline Bozo- Paris Sorbonne, Jan 2023, Paris Sorbonne Université, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Groupe de recherche sur l’Écologie politique - présentation et structuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la science politique – 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fondements religieux du répertoire revendicatif des écologistes : non-violence et désobéissance civile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les engagements écologiques des acteurs religieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "Environnement et relations internationales" en partenariat avec le Centre méditerranéen de sociologie, de science politique et d’histoire (MESOPOLHIS, UMR 7064) et le Groupe de recherche sur l'écologie politique (GREP) de l'Association Française de Science Politique (AFSP)., Jun 2023, Sciences Po /CNRS à Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile, un registre médiatique au risque de l'effet boomerang ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vent debout : Dynamiques communicatonnelles, mobilisations écologiques et participations citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREM-CARISM ACCS- IMSIC-GRESEC, Nov 2023, Paris université Paris-Panthéon Assas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements religieux du répertoire revendicatif des écologistes : non violence et désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et Ecologie : Journée d'étude CERI : Chaire d'étude sur le fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris science Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution de l'enquête menée entre 2020-2022 : tribunaux de Versailles et Bobigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayan Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution : prise en charge des enfants de la zone irako-syrienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile : histoire et nouvelles formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéissance civile et répression de l’activisme environnemental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Sciences Po Paris -Ecole de droit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante. Journées des doctorants de l'ISP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales de l'institut des sciences sociales du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante d'Elodie Giroux, Yohan fayet (Lyon) et Aymery Constant (EHESP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantic Exposome Summer Scholl ALEXS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde : quel avenir pour les recherches en sciences humaines et sociales sur les enjeux de santé environnement travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duvoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lemarchandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des sciences humaines et sociales (InSHS), Oct 2022, Paris Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG d’environnement et rapport au religieux : quels sont les enjeux actuels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et relations internationales : séminaire du CERI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement écologique des acteurs religieux : trajectoires militantes et changements institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction et conclusion scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Travail : Approches plurielles en dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discutante et membre du COPIL Campus condorcet &amp;quot;Santé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de la pandémie de Covid-19. Documenter, décrire, analyser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHS -Campus Condorcet, Jun 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice face à l'urgence climatique : discutante sur la désobeissance civile : invitée avocate Irene Wettstein (Lausanne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pole Doctoral Jean Monnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP : COVID -Santé Environnement : 2021-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Mardi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise citoyenne, une mobilisation sans ressources ? : enjeux des luttes environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise citoyenne et action publique Séminaire doctoral CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Lausanne sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance” Concluions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Violences et soutiens à la maternité. Entre corps, psychologie(s) et politique(s) de santé et de l’enfance”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Dayan, Sylvie Ollitrault, Joelle Rochette, Oct 2020, Rennes EHESP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements écologistes. Modes d’actions et rapport à la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire et formation Radicalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences de la maternité : peut-on les prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir les radicalités violentes : du « problème » aux dispositifs d’action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Sémelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP juillet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies contre l’Etat, le mouvement écologiste français des années 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movements for the transition towards a frugal society », dir Gildas Renou, Laura Centemeri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche The living in the socioecological transition from social controversies to research practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transvivant-Le vivant dans la transition écologique : de sa mise en débat à sa mise en recherche co organisée par Véronique Van tilbeurgh, Nathalie Hervé Fournerau, Sylvie ollitrault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur la prévention de la radicalisation violente.How to prevent violent radicalization ? co organisatrice avec Jacques Semelin CERI Sciences Po Paris et ARENES Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement affrontent-elles une crise de leur légitimité militante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action des Associations de Défense de l’environnement, entre travail salarié, bénévolat et engagement politique «journée d'Etude université de Neuchatel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Neuchâtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame-des-Landes, un nouveau Larzac ? Rupture et continuités dans la structuration de la contestation écologiste contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon du projet d’aéroport de Notre-Dame des Landes : quels enseignements ? organisatrice Agathe Van Lang Faculté de droit Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zero waste, Repair café, Glaneurs, Disco soupe, Récupération créative, Éco-couture.. : Enquête sur les Réseaux Emergents de Lutte contre le Gaspillage, dir Isabelle Hajek (SAGE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">d’organisation L’exemplarité comme engagement politique – Quête de cohérence, pratiques anticipatrices et construction du collectif dans les mouvements sociaux contemporains co direction Gildas Renou (SAGE) Marie Balas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales à l'heure de la COP 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour sur la COP21 : Où en est la « climatisation » du monde ? Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialiser l’engagement et l’action collective : dynamiques locales, circulation des pratiques et représentations protestataires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSP Aix en Provence 23 mars 2015 : ST dEnjeux théoriques et méthodologiques d’une cartographie dynamique des espaces militants A Dynamic Cartography of Activist Spaces. Theoretical and Methodological Issues Responsables Mathilde Pette (Université Lille 1 – CLERSÉ /CERAPS) Olivier Fillieule (Université de Lausanne – IEPI-CRAPUL and CESSP, Paris I Sorbonne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles formes de mobilisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde de la revue humanitaire : Vers de nouvelles formes de mobilisation ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecins du Monde, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Démocratie participative et enjeux environnementaux : émergence de nouvelles formes de capacité citoyenne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation, Négociations, Environnement et Mondes Agricoles,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mobilisations environnementales et rapport à l'espace »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et Environnement, séminaire SAGE dir Philippe Hamman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations environnementales et rapport à l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : 40 ans de l'Institut d’urbanisme et d’aménagement régional (IUAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7363-SAGE Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan acier de 1984 et la crise de la sidérurgie en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1988 : les années d’alternance vues des régions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERHIO CNRS UMR 6258 et par le CRAPE CNRS UMR 6051, Nov 2015, Rennes, France. pp.251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire "environnement et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERI (Centre de recherches internationales, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mobilisations contre les antennes de téléphonie mobile : les pro¬fanes dans l’espace public », L’angoisse face aux risques hypothétiques,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’angoisse face aux risques hypothétiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages contemporains de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CRAPUL *Université de Lausainne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte, dans un diagnostic, de la dynamique sociale et du jeu d'acteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème carrefour de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations environnementales : Quel sort pour ces réfugiés d'un genre nouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table-ronde " Les enjeux transversaux de ces migrations environnementales "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Stockholm à Copenhague, les ONG, objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Government of Techno-Science, Technological Products, and the Environment at Global Level. Experts, Actors, Tools and Institutions " Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le conservationnisme des grandes ONG internationales : évolutions des paradigmes et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Centre Koyré " Gouverner le vivant "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Environmental Movement in the Era of Climate Change : The Case of Notre Dame des Landes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Politics section, Panel on The National Politics of Climate Change - ECPR General Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires cinématographiques des turbulences dans les Amériques : Révolutions, révoltes, crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle politique des ONG environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Changement climatique et biosphère : Expertises, Politiques et Futures "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une crise environnementale annoncée, de la candidature de René Dumont au sommet de Copenhague en 2010 : réflexion sur l'usage de la crise dans les mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La France et la crise ", Colloque annuel de Association for the Study of Modern and Contemporary France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nottingham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre, Sylvie Ollitrault. Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes. Joint-Sessions ECPR 2006, Apr 2006, Nicosie, Cyprus. ⟨halshs-01284654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De « petites mains » tendues vers « là-bas » Les militants des groupes locaux d’Handicap International et de Greenpeace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment penser les continuités et discontinuités du militantisme ? Trajectoires, pratiques et organisations militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Greenpeace groups in France: how to act locally when you are an international NGO. Greenpeace in Lille and Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint-Sessions ECPR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Nicosie, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur l'objet ONG, séminaire IRD with Robert Falkner (Sussex) Peter Willets (London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réfelxion sur l'objet ONG : what is the object NGO ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship in a historical Perspective (responsible of workshop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Europeanisation of Repertoires of Political action&amp;quot; The transnationalisation of social Movements, the examples of tthe NGOS (environment, Human rights, Humanitarian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Politocal Movement, department of sociology Darwin College, Kent University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créatrices d'un répertoire transnational et initiatrices de nouveaux espaces de contestation : les organisations non-gouvernementales écologistes et humanitaires&amp;quot; in Analyser l'action internationale des ONG (humanitaires et écologistes) dir Johanna Siméant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSP 6ème Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WIDT/la FIDF, a new transnational Women's Movement in a globalization Context&amp;quot; in workshop &amp;quot;Women's Movements and the Internationaization : the &amp;quot;Third Wave&amp;quot; in the context of Transnationak Democratic Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Aid and Women's Rights : the case of Afghanistan in panel &amp;quot;the politics of humanitarian aid&amp;quot; dir Wolf-Dieter Eberwein (Berlin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Pan-European International Relations Conference and Joint Meeting with the International Studies Association, Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, the First Woman Prime Minister in France : the Double-bind of a Media &amp;quot;évenement&amp;quot; in workshop &amp;quot;Prime Minister' and Presidents&amp;quot; relations with news media&amp;quot; dir Prof Colin Seymour-Ure (Kent)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution de 1997 et French élections&amp;quot; with Jack Hayward, Vincent Wright, Bruno Cautrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Elections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, OXFORD, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement environnementaliste et la transformation du répertoire d'action collective : comparaison Franco-Britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche Maison Française d'Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Oxford, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fragmentation of the Green Parties in France and Relationships with the environmental movement,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Belfast (university of Ulster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity and Political Culture : the French Green Parties&amp;quot; in Green politics in the New Europe dir Dick Richardson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR Joint Sessions Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, OLSO, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intramovement Frame Disputes within the French Green Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Maison Française d"Oxford</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective identity through individual identity : to understand the ideological and strategic construction of social Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Futures and Popular Protests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Bled Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrien Estève; Sylvie Ollitrault; Amandine Orsini; Simon Persico; Bruno Villalba; Mathilde Allain. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.610, 2025, 978-2724644906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3ème edition augmentée, 2024, Contester, Nonna Mayer, 9782724641004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hequet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-35671-571-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Laws, Amsterdam University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Mitterrand. L’alternance et la première cohabitation vues des Régions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po, 10, pp.172, 2013, Contester, 978-2-7246-1428-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Keerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Caro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.407, 2012, Géographie sociale, 978-2-7535-1732-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po, 169 p., 2012, Contester</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action collective face à l'imbrication des rapports sociaux. Classe, ethnicité, genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, coll. Logiques sociales, pp.202, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militer pour la planète : sociologie des écologistes, Res Publica, Rennes, PUR, 224.Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et la centralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Duboscq. TIDE-CNRS, pp.CD-ROM, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.155-162, 2025, 978-2724644906. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Mobilisations, résistances et participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chavalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Fourniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782271151414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit comme une arme : l'enjeu de l'efficacité et de la réelle protection du Vivant au XXIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions A Pedone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit : une arme au service du Vivant ? Plaidoyers et contentieux stratégiques sous la direction de Christel Cournil, Anne-Sophie Denolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2024, 978-2-233-01084-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Larzac, plateau de la désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS édition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripostes : archives de luttes et d'action 1970-1974, sous la direction de Pjilippe Artières et Franck Veyron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS édition, 2023, 978-2-271-14637-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie française, entre singularité nationale et mouvement inspiré des Etats-Unis. Le post-matérialisme en question ? sous la direction de Daniel Cirera, Guy Groux, et Mark Kesselman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés USA-FRANCE. Mouvements et politique en temps de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 137-149, 2022, Gauches d'ici et d'ailleurs, 979-10-90129-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental movements in Western Europe : from globalization and institutionalization to a new model of radicalization in the twenty-first-century ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRASSO Maria; Giugny Marco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Environmental Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-32, 2022, 9780367428785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notre Dame des Landes, du Larzac au Zadisme ». Quels enseignements ? sous la direction d'Agathe Van Lang et Blanche Lomerteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abandon de l’aéroport de Notre Dame des Landes. Quels enseignements ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782753581579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie, Citoyenneté et désobéissance : Quelle alchimie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désobéis-moi ?! Regards croisés sur la désobéissance civile en démocratie face à l’urgence écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Politiques Territoriales, sous dir Romain Pasquier, Sébastien Guigner, Alistair Cole, Presses de Sciences Po, pp 390-395</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9782724626001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable, pp153-158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion nouveau fait politique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sécularisation en question. Religions et laïcités au prisme des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La pollution de l’air intérieur : chercher la preuve… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathologies environnementales. Identifier, comprendre, agir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2018, 9782271116024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaintes en santé environnementale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé : Usages, parcours et mobilisations,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement et trajectoires socio-spatiales à l’heure de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Combes; Garibay David; Goirand Camille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lieux de la colère. Occuper l'espace pour contester, de Madrid à Sanaa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016, 9782811115371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs : jeux de position «</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l'analyse en sciences sociales, Christine Guionnet, Sophie Rétif (dir.),Presses universitaires de Rennes, coll. « Des Sociétés », 2015, 175 p.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre‐expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86 - 91, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions en entretien. Trajectoires professionnelles, trajectoires d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Guionnet; Sophie Rétif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploiter les difficultés méthodologiques. Une ressource pour l’analyse en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2015, 978-2-7535-4012-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaintes de santé et attribution de confiance dans des réseaux territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et santé. Usages, parcours et mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Movement un France : history, ideology and action repertoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Timothy Doyle, Sherilyn MacGredor (edited by) Environmental Movement Around the World :Shades of the Green in Politics and Culture Los Angeles Praeger,, pp95-117</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de l'écologie politique : la candidature de René Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Richard, Jacqueline Sainclivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partis à l'épreuve de 68 : l'émergence de nouveaux clivages, 1971-1974</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.249-259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Pour une approche pluridisciplinaire des mobilisations relatives à l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonny Yves, Ollitrault Sylvie, Keerle Régis, Le Caro Yvon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.7-19, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les pavés, la Terre. Mobilisations environnementales en France (1960-2011) : entre contestations et expertises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Danielle Tartakowsky et Michel Pigenet (dir.), Histoire des mouvements sociaux en France, Paris, La Découverte, pp. 716-723.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales, Presses de Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p.171-176, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimby&amp;quot; in Romain Pasquier, Sébastien Guigner,, dictionnaire des politiques territoriales, p 346-352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Science po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9782724612141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG protectrices de la biodiversité : donneuse d'alerte ou expertes savantes?&amp;quot; in Estelle Brosset, Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française, Paris, 2009, p 79-87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international et européen du vivant : quel rôle pour les acteurs privés? La documentation Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quakérisme, éthique protestante et esprit du transnational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.Duriez, F.Mabille, K Rousselet (dir.) Les ONG confessionnelles : religions et action internationale, Coll.Religions en questions, Paris, L'harmattan, p.259-270</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Kernalegenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle, in Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.457-480</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maryline Crivello, Patrick Garcia, Nicolas Offenstadt (dir.), Concurrence des passés : usages politiques du passé dans La France Contemporaine, Aix en Provence, Publications de l'université de Provence, 2006, p.179-188</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentations de soi des ONG sur Internet : créer une histoire &amp;quot;sans frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrence des passés : usages politiques du passé dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p.179-188, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONG et développement durable : les liaisons dangereuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable : enjeux politiques, économiques et sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.93-115, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations transnationales : identité de répertoire et spécificité des contextes nationaux. L'exemple des mobilisations de chasseurs en France et en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 83-99, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG d'environnement dans un système international en mutation : des objets non identifiés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter la nature ? ONG et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD éditions, p. 21-59, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations humanitaires. Du global au local, créer un ‘apolitisme' militant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 79-109, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe, usages et constructions des sources.Les ONG et le rôle des institutions européennes dans les mobilisations médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête d'Europe, médias européens et médiatisation de l'Europe, dirigé par Dominique Marchetti, Res Publica, Rennes, 2004, p.131-150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations médiatiques des organisations non-gouvernementales et des directions générales : construire un espace public européen&amp;quot; in Eric Dacheux, L'Europe qui se construit. Réflexions sur l'espace public européen, Presses de Saint Etienne, 2003, p.183-199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe qui se construit. Réflexions sur l'espace public européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Cresson, l'image brisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images, imaginaires du Féminin dirigé par J-L Tilleuil, Bruxelles, EME, p.59-67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, soutien au militantisme sans frontières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internet en politique des Etats-Unis à l'Europe, dir Viviane Serfaty, Presses universitaires de Strasbourg, p.339-359.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiciens, victime de la violence médiatique, désordre du privé et ordre public &amp;quot; in La Violence: représentations et ritualisations, Etudes réunies par Myriam Watthee-Delmotte, coll &amp;quot;Structures et pouvoir des imaginaires&amp;quot; Paris, L'Harmattan, 2002, p.133-141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La violence : représentations et ritualisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes superpose les échelles : locale, régionale, nationale, internationale&amp;quot; in Michel Denis, Jean-Luc Richard (dir.), Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001 Ed Golias , 2002, p.10-28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géopolitique de la Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement écologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Rebelle,dirigé Xavier Crettiez, Isabelle Sommier, Paris, Michalon, p.375-393</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le voile et la parole confisquée : le cas des femmes afghanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implication et engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.117-128, 2000, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologistes, entrepreneurs de morale : la scandalisation, choix dans un répertoire ou dramaturgie imposée, dans Santé et Société, 1997 p.231-245</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Société, entretiens Franklin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les luttes sociales autour de la définition de l'écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et politique : constructions juridico-politiques et usages sociaux, dirigé par Gouzien (A.), Le Louarn (P.) Collections Sociétés,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'inventaire des espèces à la colère climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEFS Deltas n°20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, p 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP 21, ONG et état d'urgence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanitaire et l’environnement : une rencontre impossible ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NGOs and the environmental Warning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ONG et l'alerte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants rapatriés de la zone irako-syrienne : prise en charge par l'Etat Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS-INSERM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS-ADEME. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air intérieur : actions publiques et jeux d'acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crespin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jamay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de la recherche scientifique; Université de Picardi; Agence de l'environnement et de la maîtrise de l'énergie. 2015, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cristallisation des plaintes en santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Tilbeurgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Agence Française de Sécurité Sanitaire de l'Environnement et du Travail. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soulèvements de la terre, L'écologie prise au piège du contexte politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour l'Éco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radicalités et radicalisations-la fabrication d'une nouvelle &amp;quot;norme&amp;quot; politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°68, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile climatique : les États face à un nouveau défi démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.m3qjgc93c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vague de contestation écologiste: De la désobéissance civile à l’ère de l’urgence climatique et sociale, vers un mouvement écologiste radical transpartisan?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Orsini Bled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Persico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.610. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05332948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.455-462. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désobéissance civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Thabourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ollitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.355-361. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F9F2382"/>
+    <w:nsid w:val="96CC5D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="346D0D14"/>
+    <w:nsid w:val="523A39CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ollitrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8594-5860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12827705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Denieul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.109.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01455028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862194v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862205v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376158v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376225v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376212v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762084v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354702v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762074v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804501v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dimier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bled Orsini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100600490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100302880#h2tabDetails" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Thabourey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862043v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865233v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427977v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081479v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789558v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789561v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570231v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569296v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569798v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9999" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3qjgc93c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332948v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540343v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0455" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541275v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ollitrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8594-5860" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12827705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247800v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Est&#232;ve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Denieul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kitar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914909v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cervera-Marzal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hajek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo1.060.0105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.109.0135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01710929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.709" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01455028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2015.0401" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569903v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.204.0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569877v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0443" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569318v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reso.1999.2183" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569255v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Hayes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541260v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862205v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862089v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377152v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376167v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376143v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376138v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Orsini Bled" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376212v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Jacques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duvoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemarchandel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560940v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332828v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560937v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332816v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560936v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560933v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804495v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804507v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354701v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dimier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570264v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570262v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570261v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bled Orsini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100600490" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100302880#h2tabDetails" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02282240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-risque-environnemental/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427955v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142199v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bonny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Caro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760942v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bruneau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepesant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pailh&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rollan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357063v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Thabourey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0155" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavalarias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leclercq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/les-societes-face-aux-defis-climatiques/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862043v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376261v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959241v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427947v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427963v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02164577v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865233v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789558v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789561v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03081479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570232v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570230v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Kernalegenn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183459v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183458v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183456v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569384v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569342v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569276v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9999" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569263v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569973v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862061v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569918v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560802v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569909v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569913v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927085v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560788v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crespin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferron" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hourcade" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806791v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dufour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04256020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.m3qjgc93c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05332948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0455" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>