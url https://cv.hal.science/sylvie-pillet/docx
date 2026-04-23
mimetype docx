--- v0 (2026-03-22)
+++ v1 (2026-04-23)
@@ -66,3429 +66,3429 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and clinical insights into enterovirus circulation in Europe, 2018 - 2023: a multi-center retrospective surveillance study</w:t>
+                <w:t xml:space="preserve">Interplay Between Oral Microbiota and Mouth Health in People Living With HIV Under Antiretroviral Therapy With or Without Periodontitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten de Schrijver</w:t>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel Vanhulle</w:t>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ingenbleek</w:t>
+                <w:t xml:space="preserve">Angéline Antezack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Alexakis</w:t>
+                <w:t xml:space="preserve">Nacera Amroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Klint Johannesen</w:t>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijod/8794149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037148v1</w:t>
+                <w:t xml:space="preserve">hal-05591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of respiratory pathogens detection by a rapid multiplex polymerase chain reaction assay on the management of community-acquired pneumonia for children at the paediatric emergency department. A randomized controlled trial, the Optimization of Pneumonia Acute Care (OPTIPAC) study</w:t>
+                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Marion Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Ludovic Lafaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Rigaill</w:t>
+                <w:t xml:space="preserve">Thomas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Angoulvant</w:t>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Gras-Le-Guen</w:t>
+                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (1), pp.64-70. </w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.102795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895967v1</w:t>
+                <w:t xml:space="preserve">hal-05054507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t>
+                <w:t xml:space="preserve">Epidemiological and clinical insights into enterovirus circulation in Europe, 2018 - 2023: a multi-center retrospective surveillance study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bay</w:t>
+                <w:t xml:space="preserve">Sten de Schrijver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Audureau</w:t>
+                <w:t xml:space="preserve">Emiel Vanhulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Anne Ingenbleek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+                <w:t xml:space="preserve">Leonidas Alexakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Caroline Klint Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaf179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109237v1</w:t>
+                <w:t xml:space="preserve">hal-05037148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Cytomegalovirus Colonic Reactivation in Patients with Active Ulcerative Colitis</w:t>
+                <w:t xml:space="preserve">Impact of respiratory pathogens detection by a rapid multiplex polymerase chain reaction assay on the management of community-acquired pneumonia for children at the paediatric emergency department. A randomized controlled trial, the Optimization of Pneumonia Acute Care (OPTIPAC) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Barrau</w:t>
+                <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Garcin</w:t>
+                <w:t xml:space="preserve">François Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Gras-Le-Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17040555⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2024.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037152v1</w:t>
+                <w:t xml:space="preserve">hal-04895967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolonged acyclovir therapy for Herpes simplex virus (HSV)-1–associated hepatitis in an immunocompetent man</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Duprey</w:t>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Balluet</w:t>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Lutz</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDCases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idcr.2025.e02293⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123368v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Préau</w:t>
+                <w:t xml:space="preserve">Predictive Factors of Cytomegalovirus Colonic Reactivation in Patients with Active Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17040555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05500229v1</w:t>
+                <w:t xml:space="preserve">hal-05037152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
+                <w:t xml:space="preserve">Prolonged acyclovir therapy for Herpes simplex virus (HSV)-1–associated hepatitis in an immunocompetent man</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Balluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
+              <w:t xml:space="preserve">IDCases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.e02293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idcr.2025.e02293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054507v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Audureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895973v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Noailly</w:t>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jospin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871283v1</w:t>
+                <w:t xml:space="preserve">hal-04895973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Human Papillomavirus (HPV) on Male and Female Fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Noailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chenafi-Adham</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Jospin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13121076⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895966v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Human Papillomavirus (HPV) on Male and Female Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chenafi-Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13121076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500287v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Annino</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Tripodi</w:t>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Cesana</w:t>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895976v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a manifold-based approach to extract clinical codes associated with winter respiratory viruses at an emergency department</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Péalat</w:t>
+                <w:t xml:space="preserve">Nadine Annino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Louise Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Provoost</w:t>
+                <w:t xml:space="preserve">Philippine Cesana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136548v1</w:t>
+                <w:t xml:space="preserve">hal-04895976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a manifold-based approach to extract clinical codes associated with winter respiratory viruses at an emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Péalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fayolle</w:t>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Haddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Luc Provoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.120620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895979v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gagnaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895981v1</w:t>
+                <w:t xml:space="preserve">hal-04895979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (550), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234709v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of central nervous system infections among children in Thai Binh, Viet Nam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Long Phi</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Duong Tran</w:t>
+                <w:t xml:space="preserve">Paul Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Manh To</w:t>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Yen Dang</w:t>
+                <w:t xml:space="preserve">Billal Boulamail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Dung Pham</w:t>
+                <w:t xml:space="preserve">Remi Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.1683-1692. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (1), pp.90-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2088405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823960v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
+                <w:t xml:space="preserve">Outbreak of central nervous system infections among children in Thai Binh, Viet Nam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corantin Maurin</w:t>
+                <w:t xml:space="preserve">Duc Long Phi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo He</w:t>
+                <w:t xml:space="preserve">Xuan Duong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Mentek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Minh Manh To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yen Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.1683-1692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2022.2088405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895986v1</w:t>
+                <w:t xml:space="preserve">hal-03823960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Rapid Lateral-Flow Tests Directed against the SARS-CoV-2 Nucleoprotein Using Viral Suspensions Belonging to Different Lineages of SARS-CoV-2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Yaugel Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (12), pp.2628. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14122628⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895982v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of the point-of-care use of a rapid antigenic SARS-CoV-2 immunochromatographic test in a paediatric emergency department</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploration of the ocular surface infection by SARS-CoV-2 and implications for corneal donation: An ex vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Mentek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.e1003922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04895987v1</w:t>
+                <w:t xml:space="preserve">hal-04895986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Remi Labetoulle</w:t>
+                <w:t xml:space="preserve">Evaluation of Rapid Lateral-Flow Tests Directed against the SARS-CoV-2 Nucleoprotein Using Viral Suspensions Belonging to Different Lineages of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Courtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14122628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748476v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic virologique des infections respiratoires basses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prospective evaluation of the point-of-care use of a rapid antigenic SARS-CoV-2 immunochromatographic test in a paediatric emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.734.e1-734.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2021.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895991v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Saade</w:t>
+                <w:t xml:space="preserve">Diagnostic virologique des infections respiratoires basses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Gonzalez</w:t>
+                <w:t xml:space="preserve">M. Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bal</w:t>
+                <w:t xml:space="preserve">J.C. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Valette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872689v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outpatient management: Shorter time to recovery in Healthcare workers according to an electronic daily symptoms assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Breugnon</w:t>
+                <w:t xml:space="preserve">Claudia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thollot</w:t>
+                <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fraissenon</w:t>
+                <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Labetoulle</w:t>
+                <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.001⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.1499 - 1502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896001v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the COVID19SEROSpeed IgM/IgG Rapid Test, an Immunochromatographic Assay for the Diagnosis of SARS-CoV-2 Infection: a Multicenter European Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 outpatient management: Shorter time to recovery in Healthcare workers according to an electronic daily symptoms assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Plebani</w:t>
+                <w:t xml:space="preserve">H. Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijo Parčina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Issam Bechri</w:t>
+                <w:t xml:space="preserve">A. Fraissenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianguglielmo Zehender</w:t>
+                <w:t xml:space="preserve">F. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vedrana Terkeš</w:t>
+                <w:t xml:space="preserve">R. Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (2), pp.e02240-20. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.71-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.02240-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895998v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of HIV-1 Genital Shedding after One Year of Antiretroviral Therapy in Females Recently Diagnosed in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaye Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,8485 +3546,8631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance of the COVID19SEROSpeed IgM/IgG Rapid Test, an Immunochromatographic Assay for the Diagnosis of SARS-CoV-2 Infection: a Multicenter European Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Plebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijo Parčina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianguglielmo Zehender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Terkeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (2), pp.e02240-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02240-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896000v1</w:t>
+                <w:t xml:space="preserve">hal-04895998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Veyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (7), pp.1078. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Veyrard</w:t>
+                <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.104636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04872784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Veyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Grattard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Plat</w:t>
+                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (12), pp.2011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04895996v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rajoharison</w:t>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.2011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895994v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: ‘Resolution of CMV Infection in the Bowel on Vedolizumab Therapy’</w:t>
+                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hommel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Salma Messous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Elargoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rajoharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz108⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896005v1</w:t>
+                <w:t xml:space="preserve">hal-04895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment on: ‘Resolution of CMV Infection in the Bowel on Vedolizumab Therapy’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.148-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896007v1</w:t>
+                <w:t xml:space="preserve">hal-04896005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus colonization and non-influenza respiratory viruses: Interactions and synergism mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodié Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1504561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896010v1</w:t>
+                <w:t xml:space="preserve">hal-04896007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaCaT epithelial cells as an innovative novel model of rhinovirus infection and impact of clarithromycin treatment on infection kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus colonization and non-influenza respiratory viruses: Interactions and synergism mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1354-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1504561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896008v1</w:t>
+                <w:t xml:space="preserve">hal-04896010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia inducible factor one alpha and human viral pathogens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HaCaT epithelial cells as an innovative novel model of rhinovirus infection and impact of clarithromycin treatment on infection kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fedy Morgene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Koken</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lebbé</w:t>
+                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (1), pp.7-9. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 523, pp.27-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900982v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and inflammatory bowel diseases, with a special focus on its role in ulcerative colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+                <w:t xml:space="preserve">Response to Zidar and Tepes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Williet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
+                <w:t xml:space="preserve">B Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Paul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (6), pp.287-302. </w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (3), pp.515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2017.0713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2016.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896017v1</w:t>
+                <w:t xml:space="preserve">hal-04900986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Zidar and Tepes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hypoxia inducible factor one alpha and human viral pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2016.612⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (1), pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900986v1</w:t>
+                <w:t xml:space="preserve">hal-04900982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genotyping Resistance Profile of the &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Pol&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Gene Detected in Blood of Newly Diagnosed HIV-Positive Men Is Durably Archived in the Gut Whatever the Time of Initiation of cART</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus and inflammatory bowel diseases, with a special focus on its role in ulcerative colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000472716⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (6), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900978v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-N-methyl-d-aspartate receptor encephalitis after Herpes simplex virus-associated encephalitis: an emerging disease with diagnosis and therapeutic challenges</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxygen, a regulator of viral gene expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-016-0959-y⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900987v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Genotyping Resistance Profile of the &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Pol&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Gene Detected in Blood of Newly Diagnosed HIV-Positive Men Is Durably Archived in the Gut Whatever the Time of Initiation of cART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Emmanuelle Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergnon-Miszczycha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
+              <w:t xml:space="preserve">Intervirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5-6), pp.256-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000472716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900997v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anti-N-methyl-d-aspartate receptor encephalitis after Herpes simplex virus-associated encephalitis: an emerging disease with diagnosis and therapeutic challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.545-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-016-0959-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901001v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.456.e1-456.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900993v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen, a regulator of viral gene expression?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Koken</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (3), pp.439-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900988v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infliximab Does Not Worsen Outcomes During Flare-ups Associated with Cytomegalovirus Infection in Patients with Ulcerative Colitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000412⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901027v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une question de terrain : signification de la persistance de l'ADN du parvovirus B19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Oxygen and viruses: a breathing story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2015.0616⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.1979-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.000172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901019v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case of BK virus nephropathy in a stem cell transplant recipient: a rare or under-recognized cause for Acute Kidney injury</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infliximab Does Not Worsen Outcomes During Flare-ups Associated with Cytomegalovirus Infection in Patients with Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Michalet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (7), pp.1580-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901020v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of the herpes simplex virus by skin-dedicated ex vivo fluorescence confocal microscopy during herpetic skin infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Perrot</w:t>
+                <w:t xml:space="preserve">Une question de terrain : signification de la persistance de l'ADN du parvovirus B19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Labeille</w:t>
+                <w:t xml:space="preserve">Marianne Leruez‐ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Campolmi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ced.12546⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2015.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901033v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Laboratory-Developed Multiplex Real-Time PCR Assay on the BD Max System for Detection of Herpes Simplex Virus and Varicella-Zoster Virus DNA in Various Clinical Specimens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A case of BK virus nephropathy in a stem cell transplant recipient: a rare or under-recognized cause for Acute Kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.03692-14⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (8), pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901030v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and viruses: a breathing story</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First identification of the herpes simplex virus by skin-dedicated ex vivo fluorescence confocal microscopy during herpetic skin infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Capron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Campolmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.000172⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (4), pp.421-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ced.12546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901025v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequencing of the VP2 capsid gene for direct enterovirus genotyping in clinical specimens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Validation of a Laboratory-Developed Multiplex Real-Time PCR Assay on the BD Max System for Detection of Herpes Simplex Virus and Varicella-Zoster Virus DNA in Various Clinical Specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6), pp.1921-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.03692-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901061v1</w:t>
+                <w:t xml:space="preserve">hal-04901030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex PCR theranostics of severe respiratory infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (3), pp.251-253. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/eri.09.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Balance between the Hemagglutinin and Neuraminidase of Influenza A(H1N1)pdm09 HA D222 Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Escuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Bouscambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (8), pp.e104009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0104009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and microbiological investigations of community-acquired pneumonia in children admitted at the emergency department of a university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bonneau</w:t>
+                <w:t xml:space="preserve">Partial sequencing of the VP2 capsid gene for direct enterovirus genotyping in clinical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boukhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nasri-Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (9), pp.O558-O565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901046v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute acalculous cholecystitis, a rare complication of Epstein–Barr virus primary infection: Report of two cases and review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Epidemiology and microbiological investigations of community-acquired pneumonia in children admitted at the emergency department of a university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Tarantino</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.173-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.019⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.402-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901045v1</w:t>
+                <w:t xml:space="preserve">hal-04901046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Harrath</w:t>
+                <w:t xml:space="preserve">Acute acalculous cholecystitis, a rare complication of Epstein–Barr virus primary infection: Report of two cases and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Gaaloul</w:t>
+                <w:t xml:space="preserve">Florence Suy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+                <w:t xml:space="preserve">Enrico Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct typing of human enteroviruses from wastewater samples</w:t>
+                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+                <w:t xml:space="preserve">Samira Riabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Ouerdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Rafik Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Imed Gaaloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901042v1</w:t>
+                <w:t xml:space="preserve">hal-04901051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen Biology and Viral Replication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Direct typing of human enteroviruses from wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Ouerdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207, pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2014.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901060v1</w:t>
+                <w:t xml:space="preserve">hal-04901042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxygen Biology and Viral Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901455v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cytomegalovirus viral load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14787210.2014.870887⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.419-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901066v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Six Commercialized Multiplex PCR Kits for the Diagnosis of Respiratory Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Why Do Some Human Viruses Remain Recalcitrant to Cultivation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.752-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cit802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901074v1</w:t>
+                <w:t xml:space="preserve">hal-04901069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantification of cytomegalovirus viral load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14787210.2014.870887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901316v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen tension level and human viral infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luana Casetti</w:t>
+                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues François</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fonsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2013.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.58-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901313v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Human Viruses Remain Recalcitrant to Cultivation?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxygen tension level and human viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Casetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cit802⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1-2), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2013.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901069v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative Evaluation of Six Commercialized Multiplex PCR Kits for the Diagnosis of Respiratory Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pozzetto</w:t>
+                <w:t xml:space="preserve">Marina Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901077v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
+                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gavid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">M.I. Micalessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1-2), pp.113-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901326v1</w:t>
+                <w:t xml:space="preserve">hal-04901077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the QIAsymphony RGQ system with the easyMAG/R-gene combination for the quantitation of cytomegalovirus DNA load in whole blood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-9-231⟩</w:t>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (5), pp.538-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901334v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Cytomegalovirus Infection in Steroid-refractory Crohnʼs Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Phelip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (7), pp.E1396-E1397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ibd.21907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Human Enteroviruses in the Central African Republic: Uncovering Wide Diversity and Identification of a New Human Enterovirus A71 Genogroup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative evaluation of the QIAsymphony RGQ system with the easyMAG/R-gene combination for the quantitation of cytomegalovirus DNA load in whole blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.06657-11⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-9-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901363v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of cytomegalovirus infection in inflammatory bowel diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jarlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (7), pp.541-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal human herpesvirus‐6 encephalitis after cord blood transplant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Characterization of Human Enteroviruses in the Central African Republic: Uncovering Wide Diversity and Identification of a New Human Enterovirus A71 Genogroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Bessaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Cornillon</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Joffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3062.2011.00642.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (5), pp.1650-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.06657-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901392v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus Load in Inflamed Intestinal Tissue Is Predictive of Resistance to Immunosuppressive Therapy in Ulcerative Colitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lethal human herpesvirus‐6 encephalitis after cord blood transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐l. Stachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2011.202⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.646-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3062.2011.00642.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901400v1</w:t>
+                <w:t xml:space="preserve">hal-04901392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Human B19 Erythrovirus Biology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cytomegalovirus Load in Inflamed Intestinal Tissue Is Predictive of Resistance to Immunosuppressive Therapy in Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00684-10⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (11), pp.2001-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2011.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901419v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute hemorrhagic leukoencephalopathy associated with influenza A (H1N1) virus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advances in Human B19 Erythrovirus Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Servant-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-010-5772-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (19), pp.9658-9665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00684-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901413v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acute hemorrhagic leukoencephalopathy associated with influenza A (H1N1) virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodé Abass Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Jousserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Reynaud-Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 258 (3), pp.513-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-010-5772-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901430v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus Load in Whole Blood Correlates With HIV Surrogate Markers and Lymphoma: A French National Cross-Sectional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Amiel</w:t>
+                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+                <w:t xml:space="preserve">Geneviève Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Lescure</w:t>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Coste-Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Deback</w:t>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e31819a22ec⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901441v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epstein-Barr Virus Load in Whole Blood Correlates With HIV Surrogate Markers and Lymphoma: A French National Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coste-Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.427-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e31819a22ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901437v1</w:t>
+                <w:t xml:space="preserve">hal-04901441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human B19 Erythrovirus In Vitro Replication: What's New?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00929-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (11), pp.3753-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901447v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous splenic rupture in primary cytomegalovirus infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Human B19 Erythrovirus In Vitro Replication: What's New?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fichelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (17), pp.8951-8953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00929-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901484v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Recombination Event within the Capsid Genomic Region Leading to a Chimeric Strain of Human Enterovirus B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Bouslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chollet</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Belguith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Henia Saoudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (17), pp.8944-8952. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (8), pp.2370-2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00180-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00093-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901462v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterovirus in arteriosclerosis: A pilot study</w:t>
+                <w:t xml:space="preserve">Spontaneous splenic rupture in primary cytomegalovirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Schanen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Barral</w:t>
+                <w:t xml:space="preserve">Martial Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Cuilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cathébras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.03.014⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (6), pp.874-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901464v1</w:t>
+                <w:t xml:space="preserve">hal-04901484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Natural Recombination Event within the Capsid Genomic Region Leading to a Chimeric Strain of Human Enterovirus B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henia Saoudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Lionel Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Belguith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00093-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (17), pp.8944-8952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00180-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901459v1</w:t>
+                <w:t xml:space="preserve">hal-04901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Polymorphism in the Protease and Reverse Transcriptase Genes of HIV Type 1 CRF02-AG Subtypes From Drug-Naive Patients From Saint-Etienne, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enterovirus in arteriosclerosis: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frésard</w:t>
+                <w:t xml:space="preserve">Cécile Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cazorla</w:t>
+                <w:t xml:space="preserve">Xavier Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.qai.0000221675.83950.4a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901489v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Polymorphism in the Protease and Reverse Transcriptase Genes of HIV Type 1 CRF02-AG Subtypes From Drug-Naive Patients From Saint-Etienne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Piche</w:t>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henia Saoudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.qai.0000221675.83950.4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901498v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia enhances human B19 erythrovirus gene expression in primary erythroid cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pretis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nguyenkhac</w:t>
+                <w:t xml:space="preserve">Mylène Lesenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Koken</w:t>
+                <w:t xml:space="preserve">Jérôme Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 327 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (2), pp.165-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901504v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a nonconventional motif necessary for the nuclear import of the human parvovirus B19 major capsid protein (VP2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hypoxia enhances human B19 erythrovirus gene expression in primary erythroid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Rédéric Morinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyenkhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Koken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 306 (1), pp.25-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0042-6822(02)00047-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 327 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901513v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvovirus B19 and erythroid cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of a nonconventional motif necessary for the nuclear import of the human parvovirus B19 major capsid protein (VP2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Morinet</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Annan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fichelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Rédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0369-8114(02)00309-7⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 306 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0042-6822(02)00047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901521v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of phagocytes in HIV-related oxidative stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parvovirus B19 and erythroid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 20 (3), pp.99-109. </w:t>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (5), pp.349-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1386-6532(00)00133-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0369-8114(02)00309-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901525v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Biology of Erythroviruses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of phagocytes in HIV-related oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pallier</w:t>
+                <w:t xml:space="preserve">C. Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Foulon-Sol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.H. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Preira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000060334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (3), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1386-6532(00)00133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901541v1</w:t>
+                <w:t xml:space="preserve">hal-04901525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and Activation Status of Monocytes from Human Immunodeficiency Virus-Infected Patients: Relationship with Viral Load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Biology of Erythroviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Foulon-Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.73.6.4561-4566.1999⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000060334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901549v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Redox and Activation Status of Monocytes from Human Immunodeficiency Virus-Infected Patients: Relationship with Viral Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Preira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (6), pp.4561-4566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.73.6.4561-4566.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monocyte expression of adhesion molecules in HIV-infected patients: variations according to disease stage and possible pathogenic role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Preira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐marie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation; a Journal of Technical Methods and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (7), pp.815-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12034,168 +12180,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis infection among patients with neurological acute and sub-acute disorders living in Saint-Etienne area in France between 2021 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Detoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference of the European Society for Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId446"/>
+      <w:footerReference w:type="default" r:id="rId453"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12342,51 +12488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten de Schrijver" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Vanhulle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ingenbleek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klint Johannesen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duprey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balluet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2025.e02293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi-Adham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Long Phi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Manh To" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Dang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dung Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2088405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueudin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Plantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thollot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saunier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hommel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rahier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz108" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900982v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebb&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.11.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antoine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lavernhe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0959-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900988v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.06.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901019v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez&#8208;ville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0616" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901020v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.06.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPWXSKST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.12546" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BP8VZTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901025v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000172" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Suy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tarantino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LG3VSHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901060v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0543" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901313v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Casetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.06.018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNSRDMK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901069v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capron" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit802" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duband" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Stachowicz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3062.2011.00642.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLSR0GT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lefr&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901413v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Abass Cisse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jousserand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reynaud-Salard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-010-5772-4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901441v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lescure" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31819a22ec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901447v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fichelson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00929-08" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901484v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Koenig" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuilleron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901504v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Guyader" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyenkhac" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.06.020" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901513v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Annan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(02)00047-8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0369-8114(02)00309-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBLF0HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901525v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Prevost" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preira" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Girard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-6532(00)00133-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3X6B6KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foulon-Sol" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000060334" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901549v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elbim" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.6.4561-4566.1999" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901612v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Prevost" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preira" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Girard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rogine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843080v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Detoc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten de Schrijver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Vanhulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ingenbleek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klint Johannesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duprey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2025.e02293" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi-Adham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Long Phi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Manh To" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dung Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2088405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Plantier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thollot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hommel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rahier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz108" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQRC3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lavernhe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0959-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez&#8208;ville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0616" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.06.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPWXSKST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.12546" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BP8VZTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Suy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tarantino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LG3VSHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0543" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit802" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Casetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.06.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNSRDMK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duband" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Stachowicz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3062.2011.00642.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLSR0GT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lefr&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Abass Cisse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jousserand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reynaud-Salard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-010-5772-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901441v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lescure" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31819a22ec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901447v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fichelson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00929-08" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Koenig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.014" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Guyader" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyenkhac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.06.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901513v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Annan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(02)00047-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0369-8114(02)00309-7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBLF0HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901525v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Prevost" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preira" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Girard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-6532(00)00133-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3X6B6KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901541v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foulon-Sol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000060334" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901549v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elbim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.6.4561-4566.1999" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901612v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Prevost" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Girard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rogine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843080v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Detoc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>