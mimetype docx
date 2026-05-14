--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
+                <w:t xml:space="preserve">Genotypic and phenotypic characterisation of respiratory syncytial virus after nirsevimab breakthrough infections: a large, multicentre, observational, real-world study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fayolle</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Lafaie</w:t>
+                <w:t xml:space="preserve">Alawiya Reslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Franck</w:t>
+                <w:t xml:space="preserve">Jérome Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Blanquet</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
+                <w:t xml:space="preserve">Yannis Rahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (4), pp.102795. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(24)00570-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054507v1</w:t>
+                <w:t xml:space="preserve">hal-05604725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological and clinical insights into enterovirus circulation in Europe, 2018 - 2023: a multi-center retrospective surveillance study</w:t>
               </w:r>
@@ -668,1716 +668,1716 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Factors of Cytomegalovirus Colonic Reactivation in Patients with Active Ulcerative Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
+                <w:t xml:space="preserve">Mathilde Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v17040555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged acyclovir therapy for Herpes simplex virus (HSV)-1–associated hepatitis in an immunocompetent man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Duprey</w:t>
+                <w:t xml:space="preserve">Rémi Balluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Balluet</w:t>
+                <w:t xml:space="preserve">Marie-France Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDCases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.e02293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idcr.2025.e02293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Evaluation of a multiplex genomic point-of-care strategy for rapid support of older people with respiratory infection in a geriatric hospital over a full winter season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
+                <w:t xml:space="preserve">Ludovic Lafaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Thomas Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+                <w:t xml:space="preserve">Marie Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.102795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895973v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+                <w:t xml:space="preserve">Human immunodeficiency virus and oral microbiota: mutual influence on the establishment of a viral gingival reservoir in individuals under antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Noailly</w:t>
+                <w:t xml:space="preserve">Alan Grupioni Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Jospin</w:t>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2024.1364002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871283v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Human Papillomavirus (HPV) on Male and Female Fertility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired mucosal IgA response in patients with severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Yaugel-Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Chenafi-Adham</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blandine Noailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jospin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Pizzorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Traversier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens13121076⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2401940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895966v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Human Papillomavirus (HPV) on Male and Female Fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chenafi-Adham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens13121076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05500287v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Annino</w:t>
+                <w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
+                <w:t xml:space="preserve">Étienne Audureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Tripodi</w:t>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Cesana</w:t>
+                <w:t xml:space="preserve">Lynda Handala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895976v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a manifold-based approach to extract clinical codes associated with winter respiratory viruses at an emergency department</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First RSV epidemic with nirsevimab. Older children than previous epidemics, even when hospitalized</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Péalat</w:t>
+                <w:t xml:space="preserve">Nadine Annino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Louise Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Maignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Provoost</w:t>
+                <w:t xml:space="preserve">Philippine Cesana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (2), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136548v1</w:t>
+                <w:t xml:space="preserve">hal-04895976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a manifold-based approach to extract clinical codes associated with winter respiratory viruses at an emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Péalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fayolle</w:t>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Haddar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+                <w:t xml:space="preserve">Luc Provoost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.120620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.120620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895979v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Evaluation of the BD MAX StaphSR Assay for the Screening of Methicillin-Susceptible and -Resistant Staphylococcus aureus from Nasal Swabs Taken in Intensive Care Unit Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gagnaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Martin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Epercieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895981v1</w:t>
+                <w:t xml:space="preserve">hal-04895979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Les virus dans l’environnement, considérations virologiques et exemples de leur impact en santé humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bonjean</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85 (1), pp.90-122. </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (550), pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(23)00053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748476v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreak of central nervous system infections among children in Thai Binh, Viet Nam</w:t>
               </w:r>
@@ -2497,51 +2497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Dextran-Sodium-Sulfate-Induced Enteritis on Murine Cytomegalovirus Reactivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,77 +2791,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Courtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (12), pp.2628. </w:t>
@@ -2938,64 +2938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (5), pp.734.e1-734.e6. </w:t>
@@ -3027,4779 +3027,4779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic virologique des infections respiratoires basses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 rapid test versus RT-qPCR on noninvasive respiratory self-samples during a city mass testing campaign.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gueudin</w:t>
+                <w:t xml:space="preserve">Paul Bonjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Plantier</w:t>
+                <w:t xml:space="preserve">Elise Verot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vabret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Billal Boulamail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (1), pp.90-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895991v1</w:t>
+                <w:t xml:space="preserve">hal-04748476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live virus neutralization testing in convalescent patients and subjects vaccinated against 19A, 20B, 20I/501Y.V1 and 20H/501Y.V2 isolates of SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.1499 - 1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2021.1945423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 outpatient management: Shorter time to recovery in Healthcare workers according to an electronic daily symptoms assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Breugnon</w:t>
+                <w:t xml:space="preserve">Diagnostic virologique des infections respiratoires basses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Thollot</w:t>
+                <w:t xml:space="preserve">M. Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fraissenon</w:t>
+                <w:t xml:space="preserve">J.C. Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Saunier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Vabret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.001⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.58-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04896001v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of HIV-1 Genital Shedding after One Year of Antiretroviral Therapy in Females Recently Diagnosed in Bamako, Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 outpatient management: Shorter time to recovery in Healthcare workers according to an electronic daily symptoms assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Breugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaye Keita</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">H. Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">A. Fraissenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
+                <w:t xml:space="preserve">F. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Labetoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9102164⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895988v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the COVID19SEROSpeed IgM/IgG Rapid Test, an Immunochromatographic Assay for the Diagnosis of SARS-CoV-2 Infection: a Multicenter European Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Plebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijo Parčina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bechri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianguglielmo Zehender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vedrana Terkeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (2), pp.e02240-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02240-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of HIV-1 Genital Shedding after One Year of Antiretroviral Therapy in Females Recently Diagnosed in Bamako, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (7), pp.1078. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (10), pp.2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9102164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369843v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief comparative evaluation of six open one-step RT-qPCR mastermixes for the detection of SARS-CoV-2 RNA using a Taqman probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 132, pp.104636. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2020.104636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Veyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, 2020, 8 (7), pp.1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04872784v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus and Inflammatory Bowel Diseases (IBD) with a Special Focus on the Link with Ulcerative Colitis (UC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Grattard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mory</w:t>
+                <w:t xml:space="preserve">Pauline Veyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Plat</w:t>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (12), pp.2011. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8071078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04895996v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Longitudinal Study of Viral and Bacterial Contamination of Hospital Pediatricians’ Mobile Phones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rajoharison</w:t>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+                <w:t xml:space="preserve">Aurélie Plat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.2011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8122011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895994v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: ‘Resolution of CMV Infection in the Bowel on Vedolizumab Therapy’</w:t>
+                <w:t xml:space="preserve">Bacterial and Viral Infection in Patients Hospitalized for Acute Exacerbation of Chronic Obstructive Pulmonary Disease: Implication for Antimicrobial Management and Clinical Outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hommel</w:t>
+                <w:t xml:space="preserve">Salma Messous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Elargoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rajoharison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz108⟩</w:t>
+              <w:t xml:space="preserve">COPD: Journal of Chronic Obstructive Pulmonary Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.53-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15412555.2020.1854210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896005v1</w:t>
+                <w:t xml:space="preserve">hal-04895994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Sereme</w:t>
+                <w:t xml:space="preserve">Comment on: ‘Resolution of CMV Infection in the Bowel on Vedolizumab Therapy’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Rahier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.148-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjz108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896007v1</w:t>
+                <w:t xml:space="preserve">hal-04896005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staphylococcus aureus colonization and non-influenza respiratory viruses: Interactions and synergism mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Grattard</w:t>
+                <w:t xml:space="preserve">Impact of HIV-1 primary drug resistance on the efficacy of a first-line antiretroviral regimen in the blood of newly diagnosed individuals in Bamako, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaye Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Sereme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodié Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1504561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896010v1</w:t>
+                <w:t xml:space="preserve">hal-04896007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HaCaT epithelial cells as an innovative novel model of rhinovirus infection and impact of clarithromycin treatment on infection kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Staphylococcus aureus colonization and non-influenza respiratory viruses: Interactions and synergism mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fedy Morgene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corantin Maurin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthelot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.1354-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2018.1504561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04896008v1</w:t>
+                <w:t xml:space="preserve">hal-04896010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Zidar and Tepes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HaCaT epithelial cells as an innovative novel model of rhinovirus infection and impact of clarithromycin treatment on infection kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fedy Morgene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corantin Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 523, pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2018.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ajg.2016.612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04900986v1</w:t>
+                <w:t xml:space="preserve">hal-04896008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia inducible factor one alpha and human viral pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lebbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (1), pp.7-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.retram.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytomegalovirus and inflammatory bowel diseases, with a special focus on its role in ulcerative colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Jentzer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (6), pp.287-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2017.0713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen, a regulator of viral gene expression?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response to Zidar and Tepes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (3), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2016.612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900988v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Genotyping Resistance Profile of the &amp;lt;b&amp;gt;&amp;lt;i&amp;gt;Pol&amp;lt;/i&amp;gt;&amp;lt;/b&amp;gt; Gene Detected in Blood of Newly Diagnosed HIV-Positive Men Is Durably Archived in the Gut Whatever the Time of Initiation of cART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Depincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vergnon-Miszczycha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaye Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (5-6), pp.256-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000472716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-N-methyl-d-aspartate receptor encephalitis after Herpes simplex virus-associated encephalitis: an emerging disease with diagnosis and therapeutic challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Schein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lavernhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (4), pp.545-549. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-016-0959-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901001v1</w:t>
+                <w:t xml:space="preserve">hal-04900997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
+                <w:t xml:space="preserve">Contamination of healthcare workers' mobile phones by epidemic viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.456.e1-456.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900993v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus and ulcerative colitis: Place of antiviral therapy</w:t>
+                <w:t xml:space="preserve">Distribution of Cytomegalovirus DNA Load in the Inflamed Colon of Ulcerative Colitis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saint-Sardos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v22.i6.2030⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (3), pp.439-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2016.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900997v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and viruses: a breathing story</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bergeron</w:t>
+                <w:t xml:space="preserve">Oxygen, a regulator of viral gene expression?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Research in Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.retram.2016.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.000172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901025v1</w:t>
+                <w:t xml:space="preserve">hal-04900988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infliximab Does Not Worsen Outcomes During Flare-ups Associated with Cytomegalovirus Infection in Patients with Ulcerative Colitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jarlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie del Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (7), pp.1580-1586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une question de terrain : signification de la persistance de l'ADN du parvovirus B19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Leruez‐ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aladjidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (4), pp.173-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2015.0616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of BK virus nephropathy in a stem cell transplant recipient: a rare or under-recognized cause for Acute Kidney injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (8), pp.331-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of the herpes simplex virus by skin-dedicated ex vivo fluorescence confocal microscopy during herpetic skin infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Labeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Campolmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (4), pp.421-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ced.12546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a Laboratory-Developed Multiplex Real-Time PCR Assay on the BD Max System for Detection of Herpes Simplex Virus and Varicella-Zoster Virus DNA in Various Clinical Specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Epercieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (6), pp.1921-1926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.03692-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex PCR theranostics of severe respiratory infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Grattard</w:t>
+                <w:t xml:space="preserve">Oxygen and viruses: a breathing story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/eri.09.131⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (8), pp.1979-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.000172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901423v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Balance between the Hemagglutinin and Neuraminidase of Influenza A(H1N1)pdm09 HA D222 Variants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Bergeron</w:t>
+                <w:t xml:space="preserve">Partial sequencing of the VP2 capsid gene for direct enterovirus genotyping in clinical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boukhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nasri-Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (9), pp.O558-O565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1469-0691.12520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901037v1</w:t>
+                <w:t xml:space="preserve">hal-04901061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial sequencing of the VP2 capsid gene for direct enterovirus genotyping in clinical specimens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiplex PCR theranostics of severe respiratory infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.251-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/eri.09.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1469-0691.12520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901061v1</w:t>
+                <w:t xml:space="preserve">hal-04901423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and microbiological investigations of community-acquired pneumonia in children admitted at the emergency department of a university hospital</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Bonneau</w:t>
+                <w:t xml:space="preserve">Functional Balance between the Hemagglutinin and Neuraminidase of Influenza A(H1N1)pdm09 HA D222 Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Escuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Bouscambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e104009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0104009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901046v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute acalculous cholecystitis, a rare complication of Epstein–Barr virus primary infection: Report of two cases and review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+                <w:t xml:space="preserve">Epidemiology and microbiological investigations of community-acquired pneumonia in children admitted at the emergency department of a university hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Cantais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrico Tarantino</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.173-175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.402-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04901045v1</w:t>
+                <w:t xml:space="preserve">hal-04901046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira Riabi</w:t>
+                <w:t xml:space="preserve">Acute acalculous cholecystitis, a rare complication of Epstein–Barr virus primary infection: Report of two cases and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Harrath</w:t>
+                <w:t xml:space="preserve">Florence Suy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pouvaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Gaaloul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+                <w:t xml:space="preserve">Enrico Tarantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2014.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901051v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct typing of human enteroviruses from wastewater samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Coxsackie B viruses interactions with Coxsackie Adenovirus receptor and Decay-Accelerating Factor using Human CaCo-2 cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Riabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+                <w:t xml:space="preserve">Rafik Harrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Ouerdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+                <w:t xml:space="preserve">Imed Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2014.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1423-0127-21-50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901042v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Biology and Viral Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7840,4337 +7840,4483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+                <w:t xml:space="preserve">Direct typing of human enteroviruses from wastewater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Ouerdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahjoub Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207, pp.215-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2014.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901455v1</w:t>
+                <w:t xml:space="preserve">hal-04901042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Human Viruses Remain Recalcitrant to Cultivation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Morinet</w:t>
+                <w:t xml:space="preserve">Basic rationale, current methods and future directions for molecular typing of human enterovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Capron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahjoub Aouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cit802⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.419-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14737159.7.4.419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901069v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cytomegalovirus viral load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen tension level and human viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Casetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/14787210.2014.870887⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 444 (1-2), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2013.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901066v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Evaluation of Six Commercialized Multiplex PCR Kits for the Diagnosis of Respiratory Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Grattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verhoeven</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fonsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901316v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen tension level and human viral infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luana Casetti</w:t>
+                <w:t xml:space="preserve">Evaluation of the new CE-IVD marked BD MAX Cdiff Assay for the detection of toxigenic Clostridium difficile harboring the tcdB gene from clinical stool samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hugues François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Capron</w:t>
+                <w:t xml:space="preserve">Anne Carricajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fonsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2013.06.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.58-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901313v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of Six Commercialized Multiplex PCR Kits for the Diagnosis of Respiratory Infections</w:t>
+                <w:t xml:space="preserve">Quantification of cytomegalovirus viral load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072174⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Anti-infective Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.193-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/14787210.2014.870887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901074v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.A. Boulet</w:t>
+                <w:t xml:space="preserve">Why Do Some Human Viruses Remain Recalcitrant to Cultivation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 194 (1-2), pp.113-117. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.752-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/cit802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901077v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of SPF10 real-time PCR and conventional PCR in combination with the INNO-LiPA HPV Genotyping Extra assay for the detection and typing of human papillomavirus in cervical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Micalessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gavid</w:t>
+                <w:t xml:space="preserve">G.A. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
+                <w:t xml:space="preserve">B. Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 133 (5), pp.538-543. </w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194 (1-2), pp.113-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901326v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Cytomegalovirus Infection in Steroid-refractory Crohnʼs Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
+                <w:t xml:space="preserve">Human papillomavirus and head and neck squamous cell carcinomas in the South-East of France: prevalence, viral expression, and prognostic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Phelip</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.21907⟩</w:t>
+              <w:t xml:space="preserve">Acta Oto-laryngologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133 (5), pp.538-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/00016489.2012.747221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901370v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative evaluation of the QIAsymphony RGQ system with the easyMAG/R-gene combination for the quantitation of cytomegalovirus DNA load in whole blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1), pp.231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1743-422X-9-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of cytomegalovirus infection in inflammatory bowel diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Cytomegalovirus Infection in Steroid-refractory Crohnʼs Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Phelip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.018⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (7), pp.E1396-E1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.21907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901345v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Characterization of Human Enteroviruses in the Central African Republic: Uncovering Wide Diversity and Identification of a New Human Enterovirus A71 Genogroup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Bessaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Joffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (5), pp.1650-1658. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.06657-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal human herpesvirus‐6 encephalitis after cord blood transplant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of cytomegalovirus infection in inflammatory bowel diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jarlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (7), pp.541-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2012.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3062.2011.00642.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901392v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytomegalovirus Load in Inflamed Intestinal Tissue Is Predictive of Resistance to Immunosuppressive Therapy in Ulcerative Colitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roblin</w:t>
+                <w:t xml:space="preserve">Lethal human herpesvirus‐6 encephalitis after cord blood transplant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐l. Stachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ajg.2011.202⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.646-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3062.2011.00642.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901400v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Human B19 Erythrovirus Biology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+                <w:t xml:space="preserve">Cytomegalovirus Load in Inflamed Intestinal Tissue Is Predictive of Resistance to Immunosuppressive Therapy in Ulcerative Colitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Oussalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie del Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (11), pp.2001-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ajg.2011.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00684-10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04901419v1</w:t>
+                <w:t xml:space="preserve">hal-04901400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute hemorrhagic leukoencephalopathy associated with influenza A (H1N1) virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Antoine</w:t>
+                <w:t xml:space="preserve">Advances in Human B19 Erythrovirus Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Servant-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-010-5772-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (19), pp.9658-9665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00684-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901413v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute hemorrhagic leukoencephalopathy associated with influenza A (H1N1) virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodé Abass Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
+                <w:t xml:space="preserve">Guillemette Jousserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Reynaud-Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 258 (3), pp.513-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-010-5772-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901430v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epstein-Barr Virus Load in Whole Blood Correlates With HIV Surrogate Markers and Lymphoma: A French National Cross-Sectional Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicenter evaluation of the ENTEROVIRUS R-gene™ real-time RT-PCR assay for the detection of enteroviruses in clinical specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Amiel</w:t>
+                <w:t xml:space="preserve">Geneviève Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Xavier Lescure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Deback</w:t>
+                <w:t xml:space="preserve">Bruno Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e31819a22ec⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2009.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901441v1</w:t>
+                <w:t xml:space="preserve">hal-04901430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epstein-Barr Virus Load in Whole Blood Correlates With HIV Surrogate Markers and Lymphoma: A French National Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Coste-Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.427-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0b013e31819a22ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901437v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human B19 Erythrovirus In Vitro Replication: What's New?</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of a Commercially Available Automated System for Extraction of Viral DNA from Whole Blood: Application to Monitoring of Epstein-Barr Virus and Cytomegalovirus Load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pozzetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00929-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (11), pp.3753-3755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01497-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901447v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human B19 Erythrovirus In Vitro Replication: What's New?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fichelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00093-07⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 82 (17), pp.8951-8953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00929-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901459v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous splenic rupture in primary cytomegalovirus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cuilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathébras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (6), pp.874-877. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lpm.2007.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Recombination Event within the Capsid Genomic Region Leading to a Chimeric Strain of Human Enterovirus B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Bouslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Belguith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (17), pp.8944-8952. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00180-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enterovirus in arteriosclerosis: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (2), pp.106-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2007.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Polymorphism in the Protease and Reverse Transcriptase Genes of HIV Type 1 CRF02-AG Subtypes From Drug-Naive Patients From Saint-Etienne, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Typing of Human Enterovirus by Partial Sequencing of VP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorsaf Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shabir Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henia Saoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Cazorla</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.qai.0000221675.83950.4a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (8), pp.2370-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00093-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901489v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Polymorphism in the Protease and Reverse Transcriptase Genes of HIV Type 1 CRF02-AG Subtypes From Drug-Naive Patients From Saint-Etienne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Lesenechal</w:t>
+                <w:t xml:space="preserve">Philip Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henia Saoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Piche</w:t>
+                <w:t xml:space="preserve">Anne Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.396-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.qai.0000221675.83950.4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04901498v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia enhances human B19 erythrovirus gene expression in primary erythroid cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative evaluation of the VIDAS HIV DUO Ultra assay for combined detection of HIV-1 antigen and antibodies to HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pretis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hofer</w:t>
+                <w:t xml:space="preserve">Mylène Lesenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nguyenkhac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Koken</w:t>
+                <w:t xml:space="preserve">Jérôme Piche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 127 (2), pp.165-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.06.020⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901504v1</w:t>
+                <w:t xml:space="preserve">hal-04901498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a nonconventional motif necessary for the nuclear import of the human parvovirus B19 major capsid protein (VP2)</w:t>
+                <w:t xml:space="preserve">Hypoxia enhances human B19 erythrovirus gene expression in primary erythroid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Annan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Fichelson</w:t>
+                <w:t xml:space="preserve">Nathalie Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.Rédéric Morinet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyenkhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Koken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 306 (1), pp.25-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0042-6822(02)00047-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 327 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2004.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901513v1</w:t>
+                <w:t xml:space="preserve">hal-04901504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parvovirus B19 and erythroid cells</w:t>
+                <w:t xml:space="preserve">Identification of a nonconventional motif necessary for the nuclear import of the human parvovirus B19 major capsid protein (VP2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Morinet</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Annan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fichelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Rédéric Morinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0369-8114(02)00309-7⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 306 (1), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0042-6822(02)00047-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04901521v1</w:t>
+                <w:t xml:space="preserve">hal-04901513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of phagocytes in HIV-related oxidative stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parvovirus B19 and erythroid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (5), pp.349-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0369-8114(02)00309-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1386-6532(00)00133-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901525v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Biology of Erythroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+                <w:t xml:space="preserve">The role of phagocytes in HIV-related oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Pallier</w:t>
+                <w:t xml:space="preserve">M.H. Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Foulon-Sol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Preira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000060334⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (3), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1386-6532(00)00133-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901541v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and Activation Status of Monocytes from Human Immunodeficiency Virus-Infected Patients: Relationship with Viral Load</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Elbim</w:t>
+                <w:t xml:space="preserve">Molecular Biology of Erythroviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Morinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Foulon-Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.73.6.4561-4566.1999⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000060334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901549v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Redox and Activation Status of Monocytes from Human Immunodeficiency Virus-Infected Patients: Relationship with Viral Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Elbim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Preira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 73 (6), pp.4561-4566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.73.6.4561-4566.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monocyte expression of adhesion molecules in HIV-infected patients: variations according to disease stage and possible pathogenic role</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Preira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐marie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rogine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratory Investigation; a Journal of Technical Methods and Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 79 (7), pp.815-822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12180,168 +12326,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-Borne Encephalitis infection among patients with neurological acute and sub-acute disorders living in Saint-Etienne area in France between 2021 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cazorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazli Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Detoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference of the European Society for Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frankfurt (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId453"/>
+      <w:footerReference w:type="default" r:id="rId459"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12488,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten de Schrijver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Vanhulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ingenbleek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klint Johannesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duprey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balluet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2025.e02293" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi-Adham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121076" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Long Phi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Manh To" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dung Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2088405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueudin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Plantier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thollot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hommel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rahier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz108" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morinet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koken" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebb&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.11.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQRC3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900988v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.06.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900987v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antoine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lavernhe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0959-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000172" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez&#8208;ville" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0616" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.06.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPWXSKST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.12546" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BP8VZTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901045v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Suy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tarantino" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LG3VSHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0543" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit802" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901313v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Casetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.06.018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNSRDMK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901392v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duband" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Stachowicz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3062.2011.00642.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLSR0GT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901419v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lefr&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-10" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901413v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Abass Cisse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jousserand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reynaud-Salard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-010-5772-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901441v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lescure" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31819a22ec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901447v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fichelson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00929-08" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901484v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Koenig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuilleron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.014" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901504v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Guyader" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyenkhac" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.06.020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901513v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Annan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(02)00047-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0369-8114(02)00309-7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBLF0HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901525v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Prevost" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preira" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Girard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-6532(00)00133-5" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3X6B6KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901541v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foulon-Sol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000060334" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901549v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elbim" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.6.4561-4566.1999" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901612v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Prevost" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preira" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Girard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rogine" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843080v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Detoc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alawiya Reslan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bourret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(24)00570-X" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten de Schrijver" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel Vanhulle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ingenbleek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Alexakis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Klint Johannesen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaf179" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rigaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Angoulvant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le-Guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.08.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jentzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roblin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barrau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17040555" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duprey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Balluet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gonzalo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idcr.2025.e02293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafaie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Franck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Oliveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102795" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Grupioni Louren&#231;o" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2024.1364002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel-Novoa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Noailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jospin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pizzorno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Traversier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2401940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895966v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi-Adham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens13121076" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Annino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thuiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tripodi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Cesana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29483" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fayolle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Epercieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Haddar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gagnaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(23)00053-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03823960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Long Phi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Duong Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Manh To" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Dang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dung Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2022.2088405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234709v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verhoeven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Yaugel Novoa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corantin Maurin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mentek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003922" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895982v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Courtieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bechri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14122628" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ollier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2021.12.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billal Boulamail" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Labetoulle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872689v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Saade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Saker" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1945423" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueudin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Plantier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Thollot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saunier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Labetoulle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.10.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Plebani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijo Par&#269;ina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianguglielmo Zehender" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Terke&#353;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02240-20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaye Keita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Sereme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Coulibaly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9102164" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2020.104636" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Veyrard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saint-Sardos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071078" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872784v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895996v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grattard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Plat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8122011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Messous" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Elargoubi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rajoharison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hoffmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15412555.2020.1854210" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hommel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Rahier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjz108" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896007v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodi&#233; Diallo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky382" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fedy Morgene" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1504561" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Morfin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.07.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKRTSFGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900982v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koken" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebb&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.11.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BQRC3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896017v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2017.0713" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pozzetto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Roblin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.612" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Depinc&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dussert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergnon-Miszczycha" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472716" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antoine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lavernhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-016-0959-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900997v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v22.i6.2030" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901001v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mory" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gay" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.12.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900993v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pouvaret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie del Tedesco" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2016.27" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2016.06.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jarlot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Courault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chardon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000412" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Leruez&#8208;ville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aladjidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0616" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michalet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.06.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPWXSKST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cinotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labeille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Campolmi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thuret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ced.12546" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BP8VZTC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901030v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.03692-14" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901025v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Parent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bergeron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Capron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.000172" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901061v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ibrahim" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boukhadra" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nasri-Zoghlami" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Omar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12520" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901423v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eri.09.131" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901037v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferraris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Escuret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Bouscambert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901046v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901045v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Suy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Tarantino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2014.05.019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LG3VSHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901051v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Riabi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Harrath" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Gaaloul" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Bouslama" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Nasri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1423-0127-21-50" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901060v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0543" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901042v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ibrahim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Ouerdani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahjoub Aouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2014.07.018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T185Q0Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14737159.7.4.419" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901313v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Casetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2013.06.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNSRDMK2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901074v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lardeux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072174" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carricajo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ros" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fonsale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.04.009" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJK7NDCB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901066v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornillon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14787210.2014.870887" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901069v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazure" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit802" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901077v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Micalessi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Boulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.08.013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WM2MRJDG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901326v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gavid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oriol" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dumollard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/00016489.2012.747221" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901334v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-9-231" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Phelip" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.21907" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901363v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Bessaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Joffret" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.06657-11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901345v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2012.03.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J51H25S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901392v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duband" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;l. Stachowicz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3062.2011.00642.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDLSR0GT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901400v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Oussalah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ajg.2011.202" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901419v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Servant-Delmas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lefr&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Abass Cisse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Jousserand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reynaud-Salard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-010-5772-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Billaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabir Omar" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2009.09.033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9N4WLJC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901441v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amiel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legoff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Lescure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deback" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e31819a22ec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01497-09" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901447v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fichelson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00929-08" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901484v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Koenig" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cuilleron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cath&#233;bras" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.02.014" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901462v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chollet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Belguith" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00180-07" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901464v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Schanen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barral" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Favre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2007.03.014" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MJSD54D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901459v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henia Saoudin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00093-07" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Lawrence" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fr&#233;sard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.qai.0000221675.83950.4a" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901498v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pretis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lesenechal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piche" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.03.011" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC42VRV6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901504v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Guyader" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyenkhac" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.06.020" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901513v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Annan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R&#233;d&#233;ric Morinet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0042-6822(02)00047-8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901521v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0369-8114(02)00309-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SBLF0HT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901525v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elbim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Prevost" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Girard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1386-6532(00)00133-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3X6B6KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901541v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pallier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foulon-Sol" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000060334" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901549v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Elbim" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevost" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.73.6.4561-4566.1999" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901612v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Prevost" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Preira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Girard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rogine" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843080v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pezzi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Detoc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>