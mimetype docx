--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -4398,51 +4398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E73E363"/>
+    <w:nsid w:val="4746A3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>