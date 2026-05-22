--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -762,191 +762,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicile romaine, de la disparition du royaume de Hiéron II à la réorganisation augustéenne des provinces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relire le Pyrrhos de Lévêque un demi-siècle après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubouloz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.85-125</w:t>
+              <w:t xml:space="preserve">, 2009, 79, p.151-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561843v1</w:t>
+                <w:t xml:space="preserve">hal-04561842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire le Pyrrhos de Lévêque un demi-siècle après</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+                <w:t xml:space="preserve">La Sicile romaine, de la disparition du royaume de Hiéron II à la réorganisation augustéenne des provinces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lafon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 79, p.151-171</w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.85-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561842v1</w:t>
+                <w:t xml:space="preserve">hal-04561843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraies et fausses redécouvertes du plaidoyer cicéronien Pro Roscio comoedo</w:t>
               </w:r>
@@ -1399,611 +1399,611 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imperium Romanum en perspective. Les savoirs d'empire dans la République romaine et leur héritage dans l'Europe médiévale et moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, 488 p., 2014, 978-2-84867-498-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Schettino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">480 p., 2012, 978-284867-432-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires d’Italie, Identités, représentations, enjeux (Antiquité et Classicisme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Schettino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Como Press, 352 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et diplomatie romaines IVe-IIIe siècles avant J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Université de Provence, 2006, Textes et documents de la Méditerranée antique et médiévale, 2-85399-649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentalités et choix économiques des Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Andreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 7, 2004, Scripta Antiqua, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.9936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments d’historiens grecs. Autour de Denys d’Halicarnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole française de Rome. 590 p., 2002, Collection de l'Ecole française de Rome, 2-7283-0663-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys d’Halicarnasse, Rome et la conquête de l’Italie, Antiquités romaines livres 14-20, texte grec, traduction et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+                <w:t xml:space="preserve">Xavier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PUFC, 488 p., 2014, 978-2-84867-498-8</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, 576 p., 2002, Fragments, 2-251-74201-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...395 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Robert</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04528222v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04544573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2791,51 +2791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Techniques, savoirs et cultures d'empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Dubouloz; Sylvie Pittia; Gaetano Sabatini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imperium Romanum en perspective. Les savoirs d’empire dans la République romaine et leur héritage dans l’Europe médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUFC, pp.9-18, 2014, 978-2-84867-498-8</w:t>
@@ -3851,332 +3851,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La deuxième décade des Antiquités romaines de Denys d’Halicarnasse dans les Ambrosiani Q 13 sup. et A 80 sup.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlo Maria Mazzucchi; Cesare Pasini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuove ricerche sui manoscritti greci dell’Ambrosiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vita e pensiero, 2004, 88-343-1114-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence des liens de parenté sur la prise de décision économique : le cas des Tullii Cicerones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Andreau; Jérôme France; Sylvie Pittia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mentalités et choix économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scripta Antiqua (7), p.19-44, 2004, Ausonius, 2-910023-43-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Carlo Maria Mazzucchi; Cesare Pasini. </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pittia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Cébeillac; Laurent Lamoine; Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuove ricerche sui manoscritti greci dell’Ambrosiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vita e pensiero, 2004, 88-343-1114-0</w:t>
+              <w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain. Contextes, textes, images (IIe s. av. J.-C. – IIIe s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p.15-31, 2004, Erga, 2-84516-271-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04561837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élites siciliennes au miroir du plaidoyer cicéronien contre Verrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pittia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mireille Cébeillac; Laurent Lamoine; Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autocélébration des élites locales dans le monde romain : Contextes, images, textes (IIe s. av. J.-C./ IIIe s. apr. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erga (7), PUBP, p.15-31, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544834v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04561837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un nouveau classement des fragments de Denys d’Halicarnasse (livres 14-20)</w:t>
               </w:r>
@@ -4398,51 +4398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4746A3C3"/>
+    <w:nsid w:val="4FA90BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4629,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs30.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sabatini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Colombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05083678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04527773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cappelletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04527774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04550676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544812v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pittia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Schettino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs30.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05019982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544887v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561844v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561843v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269517v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Sabatini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Colombo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Caire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me France" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.9936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04528222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05083678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04527773v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cappelletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04527774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916684v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561848v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04559891v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544948v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04550676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.4172" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544830v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04561838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03916681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04561837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04544807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>