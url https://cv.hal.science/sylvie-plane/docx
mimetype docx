--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -775,2127 +775,2049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire et interpréter les programmes : décrypter les enjeux et repérer les obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202 (3), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lfa.202.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que révèlent les traces de réécriture dans les brouillons d’élèves produisant des récits à partir de sources littéraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture, 57, pp.15-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du socle commun aux programmes de cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.158.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déjà-là dans l'écriture : quel substrat pour quels (ré)emplois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le prédicat est-il subversif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of writing and resémantisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'APPRENTISSAGE DE LA REDACTION À L'EPREUVE DES MANUELS SCOLAIRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.1448⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathy Similowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linha d'Àgua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lire et interpréter les programmes : décrypter les enjeux et repérer les obstacles</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation:a field of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentation : a field of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Daunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalité de l'écriture et rôle du texte produit dans l'activité rédactionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177, pp.11-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.177.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111744v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'activité langagière dans la classe aux gestes professionnels de l'enseignant: convergences et confrontations. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, De l'activité langagière dans la classe aux gestes professionnels de l'enseignant: convergences et confrontations, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using eye and pen movements to trace the development of writing expertise: case studies of a 7th, 9th and 12th grader, graduate student, and professional writer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (7), pp.853-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-009-9191-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : pour une approche pluridisciplinaire des contraintes de la production écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Alamargot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 177 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.177.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui décide de la norme?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00124319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">médium d'écriture et écriture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 202 (3), pp.117. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 150, pp.47-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du socle commun aux programmes de cycles</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00124315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de fiction existe-t-elle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Is the predicate subversive?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction, utopie et représentation du monde et de l'école dans des écrits sur le collège rédigés par des élèves en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108, pp.119-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités définitionnelles au service des apprentissages lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 175-176, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 125-126, pp.115-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le prédicat est-il subversif ?</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles pour analyser la production d’écrit sur traitement de texte ? Les contraintes comme outil d’analyse et d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3753⟩</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Théories de l’écriture et pratiques scolaires, 51, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dynamics of writing and resémantisation</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles pour analyser la production d'écrit sur traitement de texte ? Les contraintes comme outil d'analyse et d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...919 lines deleted...]
-                <w:t xml:space="preserve">médium d'écriture et écriture littéraire</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la rencontre des jeunes professeurs de français avec leurs classes.découverte de l'altérité et tension pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 150, pp.47-55</w:t>
+              <w:t xml:space="preserve">, 2004, 146, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...236 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117503v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00124316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de réécriture et gestion des contraintes d'écriture par des élèves de l'école élémentaire : ce que nous apprennent des écrits d'enfants sur l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista Italiana de psicolinguistica applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Anno III/1, pp.57-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d'un instrument d'écriture à l'épreuve de la recherche. Deux ou trois choses que l'on sait ou que l'on ne sait pas sur le traitement de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (1), pp.163-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reper.2002.2399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03131820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et destinataires de la recherche :
 trois focalisations complémentaires pour cerner les enjeux de la recherche en didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Questions d’épistémologie en didactique du français (langue maternelle, langue seconde, langue étrangère) (n°15), p. 227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité à l'œuvre : l'exemple d'un entretien politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cappeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Complexité syntaxique et sémantique études de corpus (N°14), 115 - 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2905,1036 +2827,1105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un corpus pour observer le traitement des formes verbales dans les rédactions des collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Furman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’orthographe se trouve au confluent de difficultés : les formes verbales monosyllabiques dans les écrits de collégiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Furman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03766168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des élèves. D’une parole individuelle à une dynamique argumentative collective : un conseil d’élèves de 6èmeen REP+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Études de la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un questionnement sur les outils à un questionnement sur l'écriture, ses instruments, sa matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de la didactique du français comme discipline scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde L’espace des revues en didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leclaire-Halté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Leclaire-Halté</w:t>
+                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Hommage à Yves Reuter. Invention d'espaces de travail entre chemins individuels et pistes collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interuniversitaire de recherche en éducation de Lille (Cirel; Université de Lille), May 2017, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation et style dans les formes de discours rapportés : Restitution et transformation dans des rappels de récits par des élèves de l'école et du collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vénérin-Guénez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours Rapporté et ses marques: perspectives théoriques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la production d'écrit et traitement des contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerlico XXV - Transcrire, écrire, formaliser II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temporal parameters on the properties of texts produced by young writers: the case of the transposition of characters' words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les strates temporelles de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture et ses pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00601543v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des contenus de formation sous influence: la formation des enseignants de français du premier et du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des contenus de formation sous influence: la formation des enseignants de français du premier et du second degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et variations. le problème des "mots difficiles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'écriture dans les mémoires des enseignants français du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de l'écriture dans les mémoires des enseignants français du secondaire : un révélateur des tensions internes au processus de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés » Colloque Oral, littérature : hier, aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-00125855v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions du lexique sont mises en œuvre dans les activités d'apprentissage ?» séminaire IGEN-INRP L'enseignement du lexique</w:t>
               </w:r>
@@ -4052,96 +4043,104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00125861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés » Colloque Oral, littérature : hier, aujourd'hui</w:t>
+                <w:t xml:space="preserve">An otherview of Composition theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Limoges, France</w:t>
+              <w:t xml:space="preserve">An otherview of Composition theory - </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Across the Curriculum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Saint-Louis of Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00125865v1</w:t>
+                <w:t xml:space="preserve">halshs-00125850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didactique du français et formation de formateurs</w:t>
               </w:r>
@@ -4436,291 +4435,214 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Y a-t-il une spécificité de l'écriture de fiction ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00125854v1</w:t>
-              </w:r>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">halshs-00125850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en écritures : regards pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Plane</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bazerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bazerman</w:t>
+                <w:t xml:space="preserve">Christiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur N. Applebee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Writing Research Across Borders III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Recherches textuelles, 978-2-909498-29-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4730,302 +4652,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les évaluations institutionnelles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la vulgarisation dans la culture professionnelle des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.4079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là dans l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173-174, 2017, Pratiques : linguistique, littérature, didactique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pratiques.3239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5035,667 +4957,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches en écriture : Regards pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bazerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiane Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherche sur les médiations - Université de Lorraine (Collection : Recherches Textuelles), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bazerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bazerman</w:t>
+                <w:t xml:space="preserve">Christiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur N. Applebee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WAC Clearinghouse; Crem/Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, International Exchanges On The Study Of Writing, 978-1-64215-091-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37514/INT-B.2017.0919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Donahue</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Charles Bazerman</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de fiction en classe de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiane Donahue</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Namur, pp.245, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants et enseignement de la lecture et de l'écriture. Recherches sur les pratiques : Actes du symposium de Sherbrooke (Québec) 9 et 10 octobre 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Plane; Joachim Dolz. Presses Universitaires de Namur, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03890878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et production verbale. Vers une meilleure intégration des apprentissages lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de Recherche sur les médiations - Université de Lorraine (Collection : Recherches Textuelles), 2017</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires dhttp://halshs.archives-ouvertes.fr/images/calendar.gifu Septentrion, pp.270, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la fiction et son écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRP, pp.250, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...197 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5705,531 +5627,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LACHET Caroline; ROIG Audrey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et illustration du prédicat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.7-14, 2020, Défense et illustration du prédicat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03878389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un questionnement sur les outils à un questionnement sur l’écriture, ses instruments et sa matérialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique du français et construction d’une discipline scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N°168 (4), Presses universitaires du Septentrion, pp.145-164, 2019, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.78451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-18, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76648⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03126531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, restituer, transposer, devenir auteur : qu’est-ce qui est en jeu pour des collégiens ? Le cas particulier de l’écriture à partir de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Neveu, Gabriel Bergounioux, Marie-Hélène Coté, Jena-Michel Fournier, Linda Hriba &amp; Sophie Prévost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique française - CMLF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 27 - 2016, 2016, 5e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some problems encountered in the description and analysis of the dynamics of writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing(s) at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.19-32, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/z.194.02pla⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations, fidélité, infidélité : l’écriture et la réécriture de discours rapportés par de jeunes scripteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vénérin-Guénez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Desoutter; Caroline Facq-Mellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours rapporté : approches linguistiques et perspectives didactiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.215-232, 2013, 978-3-0343-1292-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01510581v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences du langage et demandes sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.191-196, 2010, Christian Hudelot &amp; Christine Jacquet-Pflau</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des contenus de formation sous influence : la formation des enseignants du premier et du second degré</w:t>
               </w:r>
@@ -6282,676 +6273,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage dans la formation des enseignants</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Reflexões sobre o uso do computador para o ensino e aprendizagem da escrita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.-C. Marquesi, V.-M. da Silva Elias &amp; A.- L. Tinoco Cabra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interações virtuais. Perspectivas para o ensino de Língua Portuguesa a distância</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claraluz, pp.137-156, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'écriture dans les mémoires dans les mémoires des enseignants stagiaires français : un révélateur des tensions internes au processus de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquim Dolz &amp; Sylvie Plane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation des enseignants et enseignement de la lecture et de l'écriture. Recherches sur les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Namur, pp.191-222, 2008, Dyptique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00322186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de l'hétérogénéité discursive dans des explications d'experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cappeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hudelot, Anne Salazar-Orvig, Edy Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'explication : enjeux cognitifs et interactionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.293-306, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularités et constantes de la production d'écrit – l'écriture comme traitement de contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laffont-Terranova J. &amp; Colin D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de l'écrit. La construction des savoirs et le sujet-écrivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Namur, pp.33-54, 2006, Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00124326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éclaircissements sur un malentendu : les technologies informatisées et l'apprentissage de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Piolat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture. Approches en sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.161-179, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours argumentatif envisagé en tant que produit langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Plane</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Isidore-Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Rebière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Douaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation et disciplines scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP, pp.23-43, 2004, Didactiques, Apprentissages, Enseignements</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00117511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pour une approche discursive de l'apprentissage du lexique : les activités définitionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calaque E. &amp; David J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du lexique. Contextes, démarches, supports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.47-60, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.didle.2004.01.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7019,51 +6941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD204DA"/>
+    <w:nsid w:val="6DF572EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7250,51 +7172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-plane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-4520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03341600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1448" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.158.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3753" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3254" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.498" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117507v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124319v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2002.2399" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766155v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Furman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine V&#233;n&#233;rin-Gu&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125850v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherches-en-ecritures-regards-pluriels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dolz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124311v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126531v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76648" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78451" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126537v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.02pla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322186v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471301v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124326v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Isidore-Prigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124324v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lafourcade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-plane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-4520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03341600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.158.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2002.2399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Furman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine V&#233;n&#233;rin-Gu&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherches-en-ecritures-regards-pluriels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dolz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76648" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.02pla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Isidore-Prigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lafourcade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>