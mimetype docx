--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1035,274 +1035,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déjà-là dans l'écriture : quel substrat pour quels (ré)emplois ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+                <w:t xml:space="preserve">Dynamics of writing and resémantisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, pp.[En ligne]. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prédicat est-il subversif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175-176, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déjà-là dans l'écriture : quel substrat pour quels (ré)emplois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Plane</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 173-174, </w:t>
+              <w:t xml:space="preserve">, 2017, Le déjà-là dans l'écriture, 173-174, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pratiques.3307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126507v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APPRENTISSAGE DE LA REDACTION À L'EPREUVE DES MANUELS SCOLAIRES</w:t>
               </w:r>
@@ -1943,234 +1943,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture de fiction existe-t-elle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui décide de la norme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 440, pp.16-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">médium d'écriture et écriture littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 150, pp.47-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124315v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction, utopie et représentation du monde et de l'école dans des écrits sur le collège rédigés par des élèves en difficulté</w:t>
               </w:r>
@@ -3264,51 +3264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation et style dans les formes de discours rapportés : Restitution et transformation dans des rappels de récits par des élèves de l'école et du collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vénérin-Guénez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temporal parameters on the properties of texts produced by young writers: the case of the transposition of characters' words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Research Across Borders II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,526 +3560,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et variations. le problème des "mots difficiles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l'écriture dans les mémoires des enseignants français du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de l'écriture dans les mémoires des enseignants français du secondaire : un révélateur des tensions internes au processus de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des contenus de formation sous influence: la formation des enseignants de français du premier et du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des contenus de formation sous influence: la formation des enseignants de français du premier et du second degré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00125855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles conceptions du lexique sont mises en œuvre dans les activités d'apprentissage ?» séminaire IGEN-INRP L'enseignement du lexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La didactique de l'écriture, pierre de touche de la discipline français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, France</w:t>
+              <w:t xml:space="preserve">"Quelles conceptions du lexique sont mises en œuvre dans les activités d'apprentissage ?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et fonctions</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'études &amp;quot;Le SMS, enjeux linguistiques, sociaux, et culturels&amp;quot; Le SMS, un danger ou une chance pour l'écrit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les apprentissages lexicaux: prescriptions, attentes et variations. le problème des "mots difficiles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Le SMS, un danger ou une chance pour l'écrit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés » Colloque Oral, littérature : hier, aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fiction, un espace entre contraintes et libertés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00125865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles conceptions du lexique sont mises en œuvre dans les activités d'apprentissage ?» séminaire IGEN-INRP L'enseignement du lexique</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique du français et formation de formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quelles conceptions du lexique sont mises en œuvre dans les activités d'apprentissage ?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">"Didactique du français et formation de formateurs" Journée d'études Recherche, formation, didactique du français" INRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journée d'études &amp;quot;Le SMS, enjeux linguistiques, sociaux, et culturels&amp;quot; Le SMS, un danger ou une chance pour l'écrit ?</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuités, ruptures : qu'en est-il de l'apprentissage de la lecture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jan 2004, pp.45-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching Writing in France Problems, Theoretical Choices, and Practices in Teaching Writing in France, observed from a French point of view and from an American point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le SMS, un danger ou une chance pour l'écrit ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, paris, France</w:t>
+              <w:t xml:space="preserve">An overview of Thirty Years of Composition Theory in france</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Saint Louis, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture et traitement des contraintes par des apprentis scripteurs » École thématique UMR 8132 CNRS - ENS Critique génétique, manuscrit, écriture, invention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et traitement des contraintes par des apprentis scripteurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une spécificité de l'écriture de fiction ? Ecole thématique du CNRS &amp;quot;Analyses pluridisciplinaires de l'écriture : convergences et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y a-t-il une spécificité de l'écriture de fiction ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00125854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An otherview of Composition theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4090,395 +4428,57 @@
               </w:rPr>
               <w:t xml:space="preserve">An otherview of Composition theory - </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing Across the Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Saint-Louis of Missouri, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00125850v1</w:t>
-              </w:r>
-[...336 lines deleted...]
-                <w:t xml:space="preserve">halshs-00125854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bazerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déjà-là dans l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 173-174, 2017, Pratiques : linguistique, littérature, didactique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4965,590 +4965,590 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research on Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bazerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Donahue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur N. Applebee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WAC Clearinghouse; Crem/Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, International Exchanges On The Study Of Writing, 978-1-64215-091-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37514/INT-B.2017.0919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recherches en écriture : Regards pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bazerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiane Donahue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherche sur les médiations - Université de Lorraine (Collection : Recherches Textuelles), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Plane</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Bazerman</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Rondelli</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christiane Donahue</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00997888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de fiction en classe de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Namur, pp.245, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexique et production verbale. Vers une meilleure intégration des apprentissages lexicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires dhttp://halshs.archives-ouvertes.fr/images/calendar.gifu Septentrion, pp.270, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation des enseignants et enseignement de la lecture et de l'écriture. Recherches sur les pratiques : Actes du symposium de Sherbrooke (Québec) 9 et 10 octobre 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Plane; Joachim Dolz. Presses Universitaires de Namur, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03890878v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la fiction et son écriture</w:t>
               </w:r>
@@ -5708,187 +5708,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03878389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Niwese; Jacqueline Lafont-Terranova; Martine Jaubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire et faire écrire dans l’enseignement postobligatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.11-18, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.76648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D’un questionnement sur les outils à un questionnement sur l’écriture, ses instruments et sa matérialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique du français et construction d’une discipline scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N°168 (4), Presses universitaires du Septentrion, pp.145-164, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.78451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312818v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03126531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire, restituer, transposer, devenir auteur : qu’est-ce qui est en jeu pour des collégiens ? Le cas particulier de l’écriture à partir de films</w:t>
               </w:r>
@@ -6051,51 +6051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations, fidélité, infidélité : l’écriture et la réécriture de discours rapportés par de jeunes scripteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rondelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vénérin-Guénez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6131,169 +6131,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des contenus de formation sous influence : la formation des enseignants du premier et du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Gruaz &amp; Christine Jacquet-Pfau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du mot : pratiques et compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.89-106, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le langage dans la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage et demandes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.191-196, 2010, Christian Hudelot &amp; Christine Jacquet-Pflau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00471296v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00471298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexões sobre o uso do computador para o ensino e aprendizagem da escrita</w:t>
               </w:r>
@@ -6578,199 +6578,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00124326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le discours argumentatif envisagé en tant que produit langagier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Isidore-Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Douaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et disciplines scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP, pp.23-43, 2004, Didactiques, Apprentissages, Enseignements</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00117511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques éclaircissements sur un malentendu : les technologies informatisées et l'apprentissage de l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Piolat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture. Approches en sciences cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.161-179, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00117509v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00117511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pour une approche discursive de l'apprentissage du lexique : les activités définitionnelles</w:t>
               </w:r>
@@ -6941,51 +6941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF572EC"/>
+    <w:nsid w:val="CBF3F012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7172,51 +7172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-plane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-4520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03341600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.158.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3753" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2002.2399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Furman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine V&#233;n&#233;rin-Gu&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125855v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250139v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125865v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherches-en-ecritures-regards-pluriels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890878v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dolz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78451" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126531v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76648" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.02pla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Isidore-Prigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lafourcade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-plane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3341-4520" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04779917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Glaudel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Roditi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid1.036.0017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03341600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03345347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.214.0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.198.0021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126523v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.168.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.202.0117" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169043v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pellan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1448" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.158.0023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126507v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861713v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3753" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01504489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3254" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.498" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01575471v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tauveron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02111744v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-009-9191-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHSKLBM3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396473v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.177.0003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117506v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117502v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reper.2002.2399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766155v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Furman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878343v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leclaire-Halt&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine V&#233;n&#233;rin-Gu&#233;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250135v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125854v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bazerman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Donahue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur N. Applebee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crem.univ-lorraine.fr/recherches-en-ecritures-regards-pluriels" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12052" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.4079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01685383v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wac.colostate.edu/books/wrab2014/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37514/INT-B.2017.0919" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Donahue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufays" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03890878v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Dolz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fran&#231;ois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126531v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.76648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.78451" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.02pla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471301v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117511v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Isidore-Prigent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Rebi&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Lafourcade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.didle.2004.01.0047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>