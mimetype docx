--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
+                <w:t xml:space="preserve">Anorexia nervosa symptoms are induced after specific gut microbiota dysbiosis transfer in germ-free mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oarii Vahirua</w:t>
+                <w:t xml:space="preserve">Tristan Gabriel-Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lahaye</w:t>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Balvay</w:t>
+                <w:t xml:space="preserve">Maeva Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Marika Dicembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2563701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2563701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403527v1</w:t>
+                <w:t xml:space="preserve">hal-05418639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexia nervosa symptoms are induced after specific gut microbiota dysbiosis transfer in germ-free mice</w:t>
+                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Gabriel-Segard</w:t>
+                <w:t xml:space="preserve">Oarii Vahirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Heberden</w:t>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Duquesnoy</w:t>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Dicembre</w:t>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2563701. </w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2563701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418639v1</w:t>
+                <w:t xml:space="preserve">hal-05403527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
+                <w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roussin</w:t>
+                <w:t xml:space="preserve">Rozenn Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Edith Honvo-Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Macaron</w:t>
+                <w:t xml:space="preserve">Christine Mézange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ribes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Nathanael Jean Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473878v2</w:t>
+                <w:t xml:space="preserve">hal-05140587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gardan</w:t>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Honvo-Houeto</w:t>
+                <w:t xml:space="preserve">Mira Macaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mézange</w:t>
+                <w:t xml:space="preserve">Sandy Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jean Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Balvay</w:t>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 170, </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140587v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indole induces anxiety-like behaviour in mice mediated by brainstem locus coeruleus activation</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of gut microbiota by antibiotics did not affect anhedonia in a high-fat diet-induced model of depression in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Flauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food, Nutrition and Diet Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.20-32. </w:t>
@@ -923,90 +923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Lacticaseibacillus Mix on Behavioural, Biochemical, and Gut Microbial Outcomes of Male Mice following Chronic Restraint Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp. 4635. </w:t>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal necrotizing enterocolitis: Clostridium butyricum and Clostridium neonatale fermentation metabolism and enteropathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,278 +1172,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843346v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
               </w:r>
@@ -1557,770 +1557,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
+                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halpern</w:t>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814903v1</w:t>
+                <w:t xml:space="preserve">hal-02919163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Effah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03388166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919163v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098334v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Levenez</w:t>
+                <w:t xml:space="preserve">Lucía Peralta-Marzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+                <w:t xml:space="preserve">Naika Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+                <w:t xml:space="preserve">Djordje Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.4365. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.10052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03331871v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Mood and the Host-Microbiome Co-Metabolite 3-Indoxylsulfate: Results from the Observational Prospective NutriNet-Santé Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,701 +2365,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
+                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Fei</w:t>
+                <w:t xml:space="preserve">Jacopo Troisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Reija Autio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Zhang</w:t>
+                <w:t xml:space="preserve">Thanos Beopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruirui Wang</w:t>
+                <w:t xml:space="preserve">Carmela Bravaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinxing Wang</w:t>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928500v1</w:t>
+                <w:t xml:space="preserve">hal-03276479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Troisi</w:t>
+                <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reija Autio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276479v1</w:t>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Gut Microbiota in the Pathophysiology of Autism Spectrum Disorder: Clinical and Preclinical Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Milman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091369⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.104750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03245982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Role of the Gut Microbiota in the Pathophysiology of Autism Spectrum Disorder: Clinical and Preclinical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta D Kraneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02879931v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Ruirui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Jinxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 384, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Daugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,295 +3173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
+                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte Nielsen</w:t>
+                <w:t xml:space="preserve">Iradj Sobhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+                <w:t xml:space="preserve">Emma Bergsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Séverine Couffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biba Nebbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (48), pp.24285-24295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617798v1</w:t>
+                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Couffin</w:t>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Amiot</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biba Nebbad</w:t>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (48), pp.24285-24295. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolites control the thymic development of mucosal-associated invariant T cells</w:t>
               </w:r>
@@ -3594,77 +3594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, </w:t>
@@ -3992,51 +3992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,420 +4206,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533946v1</w:t>
+                <w:t xml:space="preserve">hal-03371054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat diet drives obesity regardless the composition of gut microbiota in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Membrez</w:t>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Blancher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Deborah Moine</w:t>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637530v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">High fat diet drives obesity regardless the composition of gut microbiota in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Membrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Grebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Deborah Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep32484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371054v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensal microbiota influence systemic autoimmune responses</w:t>
               </w:r>
@@ -5058,51 +5058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Franciszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne K Mburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
@@ -5594,64 +5594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (12), pp.1787-1794. </w:t>
@@ -5727,64 +5727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar El Aidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,351 +5841,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community development in a dynamic gut model is reproducible, colon region specific, and selective for Bacteroidetes and Clostridium cluster IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
+                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Massimo Marzorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Possemiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (15), pp.5237-5246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00759-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204235v1</w:t>
+                <w:t xml:space="preserve">hal-01607673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community development in a dynamic gut model is reproducible, colon region specific, and selective for Bacteroidetes and Clostridium cluster IX</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Possemiers</w:t>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Verstraete</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (15), pp.5237-5246. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.4120-4125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00759-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607673v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ-free C57BL/6J mice are resistant to high-fat-diet-induced insulin resistance and have altered cholesterol metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Membrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,550 +6243,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Rochet</w:t>
+                <w:t xml:space="preserve">Christophe Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Florence Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ledaire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294317v1</w:t>
+                <w:t xml:space="preserve">hal-01601179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Leblanc</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
+                <w:t xml:space="preserve">Audrey Ledaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela de Giori</w:t>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031345v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Lan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+                <w:t xml:space="preserve">Graciela de Giori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454096v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quéré</w:t>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Salmon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.115-122. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.1251-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000106090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601179v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
@@ -6824,51 +6824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (12), pp.3462-3463. </w:t>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Dehò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,319 +7166,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
+                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. Lhoste</w:t>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Lory</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2004.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 802 (1), pp.231 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2003.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695316v1</w:t>
+                <w:t xml:space="preserve">hal-02680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Waziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">S. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">S. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 802 (1), pp.231 - 237. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (3), p. 211-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2003.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2004.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680328v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
               </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grasl-Kraupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents towards 2-amino-3-methyl-imidazo(4,5-f)quinoline (IQ)-induced genotoxic effects and colonic preneoplastic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,1610 +7958,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
+                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Steinkellner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675239v1</w:t>
+                <w:t xml:space="preserve">hal-02676271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674201v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Formation of allyl isothiocyanate from sinigrin in the digestive tract of rats monoassociated with a human colonic strain of Bacteroides thetaiotaomicron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 197 (1), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681423v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of allyl isothiocyanate from sinigrin in the digestive tract of rats monoassociated with a human colonic strain of Bacteroides thetaiotaomicron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of bacteria in dairy products and of the intestinal microflora on the genotoxic and carcinogenic effects of heterocyclic aromatic amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knasmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Hirschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Duguay</w:t>
+                <w:t xml:space="preserve">E.C. Nobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 197 (1), pp.99-103</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673706v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bacteria in dairy products and of the intestinal microflora on the genotoxic and carcinogenic effects of heterocyclic aromatic amines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Freywald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Hirschl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">E. Nobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Nobis</w:t>
+                <w:t xml:space="preserve">G. Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.129-138</w:t>
+              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675238v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">M. Kundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ouriet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brézillon</w:t>
+                <w:t xml:space="preserve">M. Chabicovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674874v1</w:t>
+                <w:t xml:space="preserve">hal-02674201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Combourieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Elfoul</w:t>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Delort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676271v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proanthocyanidins and human health: systemic effects and local effects in the gut</w:t>
+                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+                <w:t xml:space="preserve">S. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deprez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13 (1-4), pp.115-120</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685363v1</w:t>
+                <w:t xml:space="preserve">hal-02697571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vaissade</w:t>
+                <w:t xml:space="preserve">Proanthocyanidins and human health: systemic effects and local effects in the gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (1-4), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694892v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaissade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693239v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knassmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Quin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696998v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Mithen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.T. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691697v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697571v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of test systems for the detection of compounds that prevent the genotoxic effects of heterocyclic aromatic amines : preliminary results with constituents of cruciferous vegetables and other dietary constituents</w:t>
               </w:r>
@@ -9698,64 +9698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Knassmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neoplasma -Bratislava-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 46 (suppl.), pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9780,51 +9780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a human digestive strain of Bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,51 +9832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.214-214</w:t>
@@ -9905,90 +9905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the bacterial status of rats on the changes in some liver cytochrome P450 (EC 1.14.14.1) apoproteins consequent to a glucosinolate-rich diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10026,103 +10026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a human digestive strain of bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.214</w:t>
@@ -10164,64 +10164,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary mercapturic acids as markers for the determination of isothiocyanate release from glucosinolates in rats fed a cauliflower diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.214-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10246,103 +10246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle d'une souche humaine de Bacteroides thetaiotaomicron dans le métabolisme digestif des glucosinolates des crucifères alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11, pp.358</w:t>
@@ -10371,51 +10371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chair-restraint on gastrointestinal transit time and colonic fermentation in male rhesus monkey (Macaca mulatta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Viso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,64 +10509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the biological effects of glucosinolates by inulin and oat fibre in gnotobiotic rats inoculated with a human whole faecal flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34, pp.671-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10591,51 +10591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigloyl-CoA:pseudotropine acyl transferase-An enzyme of tropane alkaloid biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.J. Peerless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10725,51 +10725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.J. Peerless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 38, pp.241-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10794,64 +10794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosinolates and glucosinolate derivatives : implications for protection against chemical carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7, pp.205-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10876,77 +10876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of the hepatic xenobiotic-metabolizing enzymes by a glucosinolate-rich diet in germ-free rats : influence of a preinduction with phenobarbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10971,90 +10971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rape-seed meal toxicity in gnotobiotic rats : influence of a whole human faecal flora or single human strains of Escherichia coli and Bacteroides vulgatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70, pp.323-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11073,243 +11073,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Interactions of the intestinal microflora with glucosinolates in rapeseed meal toxicity : first evidence of an intestinal Lactobacillus possessing a myrosinase-like activity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 52, pp.547-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710422v1</w:t>
+                <w:t xml:space="preserve">hal-02709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of the intestinal microflora with glucosinolates in rapeseed meal toxicity : first evidence of an intestinal Lactobacillus possessing a myrosinase-like activity in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 52, pp.547-559</w:t>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709435v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11327,90 +11327,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de souris Apo E -/- à flore humaine contrôlée pour étudier les effets du vin et de ses dérivés phénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,103 +11441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la microflore colique humaine dans le métabolisme des catéchines, composés polyphénoliques majeurs du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11604,51 +11604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GI bacteria changes in animal models due to prebiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive foods in promoting health: probiotics and prebiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2010, 978-0-08-095854-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11708,64 +11708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grootaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2002, 2-7430-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11911,64 +11911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary induction of phase II enzymes: a promising strategy for protection against DNA-reactive intermediates in man ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,103 +12019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microgravite sur les fonctions metaboliques de la microflore intestinale. Repercussions sur la physiologie de l'hote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1990-1994 : quatre annees de recherche scientifique dans l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES;Agence Francaise de l'Espace;Paris, 1994, 2-11-087526-7</w:t>
@@ -12157,64 +12157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the intestinal flora and xenobiotic metabolizing enzymes and their health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12323,51 +12323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12558,51 +12558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>