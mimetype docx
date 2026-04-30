--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anorexia nervosa symptoms are induced after specific gut microbiota dysbiosis transfer in germ-free mice</w:t>
+                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Gabriel-Segard</w:t>
+                <w:t xml:space="preserve">Oarii Vahirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Heberden</w:t>
+                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Emilie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Duquesnoy</w:t>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Dicembre</w:t>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.2563701. </w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2563701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418639v1</w:t>
+                <w:t xml:space="preserve">hal-05403527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbalanced innervation of the hypothalamic paraventricular nucleus by the AgRP and α-MSH axonal projections in germ-free mice</w:t>
+                <w:t xml:space="preserve">Anorexia nervosa symptoms are induced after specific gut microbiota dysbiosis transfer in germ-free mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oarii Vahirua</w:t>
+                <w:t xml:space="preserve">Tristan Gabriel-Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Mehdi</w:t>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lahaye</w:t>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Balvay</w:t>
+                <w:t xml:space="preserve">Maeva Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Marika Dicembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2563701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000549483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2563701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403527v1</w:t>
+                <w:t xml:space="preserve">hal-05418639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t>
+                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Gardan</w:t>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Honvo-Houeto</w:t>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mézange</w:t>
+                <w:t xml:space="preserve">Mira Macaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Jean Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Balvay</w:t>
+                <w:t xml:space="preserve">Sandy Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140587v1</w:t>
+                <w:t xml:space="preserve">hal-04473878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Rozenn Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Macaron</w:t>
+                <w:t xml:space="preserve">Edith Honvo-Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ribes</w:t>
+                <w:t xml:space="preserve">Christine Mézange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Nathanael Jean Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473878v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indole induces anxiety-like behaviour in mice mediated by brainstem locus coeruleus activation</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of gut microbiota by antibiotics did not affect anhedonia in a high-fat diet-induced model of depression in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Flauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food, Nutrition and Diet Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (1), pp.20-32. </w:t>
@@ -923,90 +923,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a Lacticaseibacillus Mix on Behavioural, Biochemical, and Gut Microbial Outcomes of Male Mice following Chronic Restraint Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Letenneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Holowacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (21), pp. 4635. </w:t>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal necrotizing enterocolitis: Clostridium butyricum and Clostridium neonatale fermentation metabolism and enteropathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1172,278 +1172,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraimi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+                <w:t xml:space="preserve">hal-03843346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp. 1-11. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843346v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
               </w:r>
@@ -1557,770 +1557,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
+                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">David Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919163v1</w:t>
+                <w:t xml:space="preserve">hal-03814903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Peralta-Marzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03098334v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Effah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03331871v1</w:t>
+                <w:t xml:space="preserve">hal-03098334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
+                <w:t xml:space="preserve">Magali Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Julie Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814903v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naika Prince</w:t>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Bajic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (18), pp.10052. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1059-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03388166v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between Mood and the Host-Microbiome Co-Metabolite 3-Indoxylsulfate: Results from the Observational Prospective NutriNet-Santé Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2365,230 +2365,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
+                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Troisi</w:t>
+                <w:t xml:space="preserve">Na Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reija Autio</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Beopoulos</w:t>
+                <w:t xml:space="preserve">Xiaojun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmela Bravaccio</w:t>
+                <w:t xml:space="preserve">Ruirui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">Jinxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.743. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276479v1</w:t>
+                <w:t xml:space="preserve">hal-02928500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Milman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,103 +2773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Gut Microbiota in the Pathophysiology of Autism Spectrum Disorder: Clinical and Preclinical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naika Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Perez-Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aletta D Kraneveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1369. </w:t>
@@ -2905,161 +2905,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
+                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Fei</w:t>
+                <w:t xml:space="preserve">Jacopo Troisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Reija Autio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Zhang</w:t>
+                <w:t xml:space="preserve">Thanos Beopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruirui Wang</w:t>
+                <w:t xml:space="preserve">Carmela Bravaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinxing Wang</w:t>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928500v1</w:t>
+                <w:t xml:space="preserve">hal-03276479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
               </w:r>
@@ -3173,295 +3173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
+                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iradj Sobhani</w:t>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bergsten</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Couffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Biba Nebbad</w:t>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
+                <w:t xml:space="preserve">hal-02617798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iradj Sobhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bergsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birte Nielsen</w:t>
+                <w:t xml:space="preserve">Séverine Couffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jerome</w:t>
+                <w:t xml:space="preserve">Aurelien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Biba Nebbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (48), pp.24285-24295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617798v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial metabolites control the thymic development of mucosal-associated invariant T cells</w:t>
               </w:r>
@@ -3594,77 +3594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, </w:t>
@@ -4117,51 +4117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4206,968 +4206,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Grebert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371054v1</w:t>
+                <w:t xml:space="preserve">hal-01533946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+                <w:t xml:space="preserve">High fat diet drives obesity regardless the composition of gut microbiota in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Mathieu Membrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Florence Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533946v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fat diet drives obesity regardless the composition of gut microbiota in mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Berger</w:t>
+                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Moine</w:t>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep32484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637530v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal microbiota influence systemic autoimmune responses</w:t>
+                <w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens T. van Praet</w:t>
+                <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Donovan</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Vanassche</w:t>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael B. Drennan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fien Windels</w:t>
+                <w:t xml:space="preserve">Hubert Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.201489966⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204455v1</w:t>
+                <w:t xml:space="preserve">hal-01439024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t>
+                <w:t xml:space="preserve">Commensal microbiota influence systemic autoimmune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tap</w:t>
+                <w:t xml:space="preserve">Jens T. van Praet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+                <w:t xml:space="preserve">Erin Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Inge Vanassche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Roth</w:t>
+                <w:t xml:space="preserve">Michael B. Drennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fien Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201489966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439024v1</w:t>
+                <w:t xml:space="preserve">hal-01204455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t>
+                <w:t xml:space="preserve">Mucosal-associated invariant T cell–rich congenic mouse strain allows functional evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Guesdon</w:t>
+                <w:t xml:space="preserve">Yue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Auray</w:t>
+                <w:t xml:space="preserve">Katarzyna Franciszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+                <w:t xml:space="preserve">Yvonne K Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Drouet</w:t>
+                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (11), pp.4171 - 4185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI82424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171498v1</w:t>
+                <w:t xml:space="preserve">pasteur-01662502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal-associated invariant T cell–rich congenic mouse strain allows functional evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Cui</w:t>
+                <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Franciszkiewicz</w:t>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne K Mburu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125 (11), pp.4171 - 4185. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (8), pp.1332-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI82424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01662502v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
               </w:r>
@@ -5179,51 +5179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (12), 16 p. </w:t>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bossis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Boschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
@@ -5594,64 +5594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (12), pp.1787-1794. </w:t>
@@ -5727,64 +5727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar El Aidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5841,351 +5841,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community development in a dynamic gut model is reproducible, colon region specific, and selective for Bacteroidetes and Clostridium cluster IX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Marzorati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Willy Verstraete</w:t>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00759-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.4120-4125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607673v1</w:t>
+                <w:t xml:space="preserve">hal-01204235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community development in a dynamic gut model is reproducible, colon region specific, and selective for Bacteroidetes and Clostridium cluster IX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grootaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Marzorati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
+                <w:t xml:space="preserve">Sam Possemiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cherbuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (7), pp.4120-4125. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (15), pp.5237-5246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00759-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204235v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ-free C57BL/6J mice are resistant to high-fat-diet-induced insulin resistance and have altered cholesterol metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Membrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,550 +6243,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brézillon</w:t>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quéré</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Salmon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Ledaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.115-122. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601179v1</w:t>
+                <w:t xml:space="preserve">hal-00294317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
+                <w:t xml:space="preserve">Jean Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ledaire</w:t>
+                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Andrieux</w:t>
+                <w:t xml:space="preserve">Graciela de Giori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malene Sutren</w:t>
+                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294317v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela de Giori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-22⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.1251-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031345v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Lan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Florence Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bellaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.1251-1259. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000106090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454096v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
               </w:r>
@@ -6824,51 +6824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (12), pp.3462-3463. </w:t>
@@ -6944,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Dehò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7166,319 +7166,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
+                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">E.F. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">I. de Waziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2003.11.018⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (3), p. 211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2004.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680328v1</w:t>
+                <w:t xml:space="preserve">hal-03695316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Lory</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 150 (3), p. 211-219. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 802 (1), pp.231 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2004.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2003.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695316v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
               </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grasl-Kraupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7852,51 +7852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents towards 2-amino-3-methyl-imidazo(4,5-f)quinoline (IQ)-induced genotoxic effects and colonic preneoplastic lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,1873 +7958,1873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
+                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Elfoul</w:t>
+                <w:t xml:space="preserve">C. Freywald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Delort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Nobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676271v1</w:t>
+                <w:t xml:space="preserve">hal-02675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabicovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681423v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of allyl isothiocyanate from sinigrin in the digestive tract of rats monoassociated with a human colonic strain of Bacteroides thetaiotaomicron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 197 (1), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of bacteria in dairy products and of the intestinal microflora on the genotoxic and carcinogenic effects of heterocyclic aromatic amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Knasmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Hirschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.C. Nobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 480 (sp.), pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675239v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kundi</w:t>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabicovsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.M. Qin</w:t>
+                <w:t xml:space="preserve">V. Ouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674201v1</w:t>
+                <w:t xml:space="preserve">hal-02674874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lory</w:t>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brézillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674874v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deprez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Philippe</w:t>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+                <w:t xml:space="preserve">J.C. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaissade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697571v1</w:t>
+                <w:t xml:space="preserve">hal-02694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proanthocyanidins and human health: systemic effects and local effects in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (1-4), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knassmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Quin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694892v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Mithen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693239v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696998v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Vercauteren</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691697v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of test systems for the detection of compounds that prevent the genotoxic effects of heterocyclic aromatic amines : preliminary results with constituents of cruciferous vegetables and other dietary constituents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of organ specific genotoxic effects of 2-amino-3-methylimidazo (4,5-F)quinoline (IQ)by benzyl isothiocyanate (BITC), glucotropaeolin (GT) and garden cress juice in in vivo single cell gel electrophoresis (SCGE)assay with primary rat hepatocytes and colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knassmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (2), pp.109-118</w:t>
+              <w:t xml:space="preserve">Neoplasma -Bratislava-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (suppl.), pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683860v1</w:t>
+                <w:t xml:space="preserve">hal-02691601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of organ specific genotoxic effects of 2-amino-3-methylimidazo (4,5-F)quinoline (IQ)by benzyl isothiocyanate (BITC), glucotropaeolin (GT) and garden cress juice in in vivo single cell gel electrophoresis (SCGE)assay with primary rat hepatocytes and colonocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of test systems for the detection of compounds that prevent the genotoxic effects of heterocyclic aromatic amines : preliminary results with constituents of cruciferous vegetables and other dietary constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Min Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasma -Bratislava-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46 (suppl.), pp.41-43</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (2), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691601v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a human digestive strain of Bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9832,51 +9832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.214-214</w:t>
@@ -9905,90 +9905,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the bacterial status of rats on the changes in some liver cytochrome P450 (EC 1.14.14.1) apoproteins consequent to a glucosinolate-rich diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10026,103 +10026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a human digestive strain of bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (2), pp.214</w:t>
@@ -10145,277 +10145,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary mercapturic acids as markers for the determination of isothiocyanate release from glucosinolates in rats fed a cauliflower diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle d'une souche humaine de Bacteroides thetaiotaomicron dans le métabolisme digestif des glucosinolates des crucifères alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goddyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 73, pp.214-220</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690202v1</w:t>
+                <w:t xml:space="preserve">hal-02692333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d'une souche humaine de Bacteroides thetaiotaomicron dans le métabolisme digestif des glucosinolates des crucifères alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Urinary mercapturic acids as markers for the determination of isothiocyanate release from glucosinolates in rats fed a cauliflower diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11, pp.358</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 73, pp.214-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692333v1</w:t>
+                <w:t xml:space="preserve">hal-02690202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chair-restraint on gastrointestinal transit time and colonic fermentation in male rhesus monkey (Macaca mulatta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Viso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,64 +10509,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the biological effects of glucosinolates by inulin and oat fibre in gnotobiotic rats inoculated with a human whole faecal flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34, pp.671-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10591,51 +10591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigloyl-CoA:pseudotropine acyl transferase-An enzyme of tropane alkaloid biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.J. Peerless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10725,51 +10725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.J. Peerless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 38, pp.241-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10794,64 +10794,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucosinolates and glucosinolate derivatives : implications for protection against chemical carcinogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7, pp.205-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10876,77 +10876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of the hepatic xenobiotic-metabolizing enzymes by a glucosinolate-rich diet in germ-free rats : influence of a preinduction with phenobarbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10971,90 +10971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rape-seed meal toxicity in gnotobiotic rats : influence of a whole human faecal flora or single human strains of Escherichia coli and Bacteroides vulgatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 70, pp.323-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11073,243 +11073,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of the intestinal microflora with glucosinolates in rapeseed meal toxicity : first evidence of an intestinal Lactobacillus possessing a myrosinase-like activity in vivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 52, pp.547-559</w:t>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709435v1</w:t>
+                <w:t xml:space="preserve">hal-02710422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Interactions of the intestinal microflora with glucosinolates in rapeseed meal toxicity : first evidence of an intestinal Lactobacillus possessing a myrosinase-like activity in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 52, pp.547-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710422v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11327,90 +11327,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de souris Apo E -/- à flore humaine contrôlée pour étudier les effets du vin et de ses dérivés phénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11441,103 +11441,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la microflore colique humaine dans le métabolisme des catéchines, composés polyphénoliques majeurs du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11604,51 +11604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GI bacteria changes in animal models due to prebiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive foods in promoting health: probiotics and prebiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2010, 978-0-08-095854-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11708,64 +11708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grootaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11842,51 +11842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2002, 2-7430-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11911,64 +11911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary induction of phase II enzymes: a promising strategy for protection against DNA-reactive intermediates in man ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12019,103 +12019,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microgravite sur les fonctions metaboliques de la microflore intestinale. Repercussions sur la physiologie de l'hote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1990-1994 : quatre annees de recherche scientifique dans l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES;Agence Francaise de l'Espace;Paris, 1994, 2-11-087526-7</w:t>
@@ -12157,64 +12157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the intestinal flora and xenobiotic metabolizing enzymes and their health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12323,51 +12323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12558,51 +12558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>