--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,161 +368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
+                <w:t xml:space="preserve">Physiological activation of Aryl hydrocarbon receptor by food-derived ligands is essential for the efficacy of anti-PD1 therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roussin</w:t>
+                <w:t xml:space="preserve">Alba de Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Alice Coillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Macaron</w:t>
+                <w:t xml:space="preserve">Adeline Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Ribes</w:t>
+                <w:t xml:space="preserve">Alessandra Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Monnoye</w:t>
+                <w:t xml:space="preserve">Lamine Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.10598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66854-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473878v2</w:t>
+                <w:t xml:space="preserve">hal-05614566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t>
               </w:r>
@@ -636,4136 +640,4124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole induces anxiety-like behaviour in mice mediated by brainstem locus coeruleus activation</w:t>
+                <w:t xml:space="preserve">Microbiota Influence on Behavior: Integrative Analysis of Serotonin Metabolism and Behavioral Profile in Germ-Free Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingning Yang</w:t>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Maximin</w:t>
+                <w:t xml:space="preserve">Mira Macaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Montardy</w:t>
+                <w:t xml:space="preserve">Sandy Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuqin Ji</w:t>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.106606. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202400334R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692578v1</w:t>
+                <w:t xml:space="preserve">hal-04473878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of gut microbiota by antibiotics did not affect anhedonia in a high-fat diet-induced model of depression in male mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indole induces anxiety-like behaviour in mice mediated by brainstem locus coeruleus activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Flauss</w:t>
+                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Qingning Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Castanon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Montardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuqin Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food, Nutrition and Diet Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55976//fnds.12023117220-32⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.106606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2024.106606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189068v1</w:t>
+                <w:t xml:space="preserve">hal-04692578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Lacticaseibacillus Mix on Behavioural, Biochemical, and Gut Microbial Outcomes of Male Mice following Chronic Restraint Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modulation of gut microbiota by antibiotics did not affect anhedonia in a high-fat diet-induced model of depression in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Monnoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Flauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Castanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15214635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food, Nutrition and Diet Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.20-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55976//fnds.12023117220-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282336v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal necrotizing enterocolitis: Clostridium butyricum and Clostridium neonatale fermentation metabolism and enteropathogenicity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a Lacticaseibacillus Mix on Behavioural, Biochemical, and Gut Microbial Outcomes of Male Mice following Chronic Restraint Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Maudet</w:t>
+                <w:t xml:space="preserve">Vivien Letenneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Holowacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2172666⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp. 4635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15214635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106612v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neonatal necrotizing enterocolitis: Clostridium butyricum and Clostridium neonatale fermentation metabolism and enteropathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferraris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.2172666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2023.2172666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843346v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Kempf</w:t>
+                <w:t xml:space="preserve">Male mice engaging differently in emotional eating present distinct plasmatic and neurological profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp. 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2122137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448777v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
+                <w:t xml:space="preserve">Microbiota and stress: a loop that impacts memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Effah</w:t>
+                <w:t xml:space="preserve">Narjis Kraimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Vijayanathan</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Camarini</w:t>
+                <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (8), p. 1917-1933. </w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2021.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737860v1</w:t>
+                <w:t xml:space="preserve">hal-03448777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
+                <w:t xml:space="preserve">Sex‐dependent impact of microbiota status on cerebral μ‐opioid receptor density in fischer rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Halpern</w:t>
+                <w:t xml:space="preserve">Felix Effah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morvan</w:t>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+                <w:t xml:space="preserve">Katie Vijayanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (8), p. 1917-1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814903v1</w:t>
+                <w:t xml:space="preserve">hal-03737860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
+                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Peralta-Marzal</w:t>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naika Prince</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.1059-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388166v1</w:t>
+                <w:t xml:space="preserve">hal-02919163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Do Primocolonizing Bacteria Enable Bacteroides thetaiotaomicron Intestinal Colonization Independently of the Capacity To Consume Oxygen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meylheuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00232-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098334v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Gut Microbiota-Derived Metabolites in Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Quinquis</w:t>
+                <w:t xml:space="preserve">Lucía Peralta-Marzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Bajic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.10052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms221810052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03331871v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depressive symptoms, fruit and vegetables consumption and urinary 3-indoxylsulfate concentration: a nested case–control study in the French Nutrinet-Sante cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">High engraftment capacity of frozen ready-to-use human fecal microbiota transplants assessed in germ-free mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02306-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83638-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919163v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Mood and the Host-Microbiome Co-Metabolite 3-Indoxylsulfate: Results from the Observational Prospective NutriNet-Santé Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Region‐specific sex modulation of central oxytocin receptor by gut microbiota: an ontogenic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Effah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nívea Karla de Gusmão Taveiros Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Camarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9040716⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dneu.22805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245901v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruirui Wang</w:t>
+                <w:t xml:space="preserve">Relation between Mood and the Host-Microbiome Co-Metabolite 3-Indoxylsulfate: Results from the Observational Prospective NutriNet-Santé Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szabo de Edelenyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne-Pecollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinxing Wang</w:t>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9040716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928500v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Jacopo Troisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Reija Autio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanos Beopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Bravaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Carraturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503302v1</w:t>
+                <w:t xml:space="preserve">hal-03276479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+                <w:t xml:space="preserve">Endotoxin producers overgrowing in human gut microbiota as the causative agents for nonalcoholic fatty liver disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Fei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruirui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.03263-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879931v1</w:t>
+                <w:t xml:space="preserve">hal-02928500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Gut Microbiota in the Pathophysiology of Autism Spectrum Disorder: Clinical and Preclinical Evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">First step of odorant detection in the olfactory epithelium and olfactory preferences differ according to the microbiota profile in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091369⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03245982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome, Environment, Microbiome and Metabolome in Autism (GEMMA) Study Design: Biomarkers Identification for Precision Treatment and Primary Prevention of Autism Spectrum Disorders by an Integrated Multi-Omics Systems Biology Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Carraturo</w:t>
+                <w:t xml:space="preserve">The gut microbiota metabolite indole increases emotional responses and adrenal medulla activity in chronically stressed male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayatte-Dounia Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Milman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Monnoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, pp.104750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2020.104750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci10100743⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276479v1</w:t>
+                <w:t xml:space="preserve">hal-02879931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Role of the Gut Microbiota in the Pathophysiology of Autism Spectrum Disorder: Clinical and Preclinical Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Perez-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta D Kraneveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03225018v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Probiotic Mixture Induces Anxiolytic- and Antidepressive-Like Effects in Fischer and Maternally Deprived Long Evans Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Valérie Daugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2020.581296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617798v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual responses of male rats to odours from female rats in oestrus are not affected by female germ-free status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Couffin</w:t>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Amiot</w:t>
+                <w:t xml:space="preserve">Nathalie Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biba Nebbad</w:t>
+                <w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (48), pp.24285-24295. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 359, pp.686-693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolites control the thymic development of mucosal-associated invariant T cells</w:t>
+                <w:t xml:space="preserve">Colorectal cancer-associated microbiota contributes to oncogenic epigenetic signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Legoux</w:t>
+                <w:t xml:space="preserve">Iradj Sobhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Bellet</w:t>
+                <w:t xml:space="preserve">Emma Bergsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Daviaud</w:t>
+                <w:t xml:space="preserve">Séverine Couffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yara El Morr</w:t>
+                <w:t xml:space="preserve">Aurelien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Darbois</w:t>
+                <w:t xml:space="preserve">Biba Nebbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 366 (6464), pp.494-499. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (48), pp.24285-24295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaw2719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912129116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349402v1</w:t>
+                <w:t xml:space="preserve">pasteur-02551921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
+                <w:t xml:space="preserve">Microbial metabolites control the thymic development of mucosal-associated invariant T cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">François Legoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Biesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+                <w:t xml:space="preserve">Déborah Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Celine Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara El Morr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Darbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6464), pp.494-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaw2719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625096v1</w:t>
+                <w:t xml:space="preserve">hal-02349402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre microbiote intestinal et comportement de type anxiodépressif chez le rongeur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of Gut Microbiota Reduces Emotional Reactivity in Japanese Quails (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daugé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Biesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytothérapie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0090⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361355v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre microbiote intestinal et comportement de type anxiodépressif chez le rongeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daugé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              <w:t xml:space="preserve">Phytothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.306-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/phyto-2018-0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361347v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rivière</w:t>
+                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629390v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal mono-colonization of germ-free mice with Lactobacillus casei enhances casein immunogenicity after oral sensitization to cow's milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Mise au point d'une procédure d'axénisation de la caille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (3), pp.17-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201600862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624576v1</w:t>
+                <w:t xml:space="preserve">hal-02629390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neonatal mono-colonization of germ-free mice with Lactobacillus casei enhances casein immunogenicity after oral sensitization to cow's milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Matieny Dite Aicha Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Guitton</w:t>
+                <w:t xml:space="preserve">Stéphanie S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201600862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533946v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High fat diet drives obesity regardless the composition of gut microbiota in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Membrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep32484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Naudon</w:t>
+                <w:t xml:space="preserve">Intérêt des études sur le microbiote intestinal chez l'oiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371054v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hubert Roth</w:t>
+                <w:t xml:space="preserve">Olfactory epithelium changes in germfree mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Grebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.24687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01439024v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensal microbiota influence systemic autoimmune responses</w:t>
               </w:r>
@@ -4879,2542 +4871,2542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucosal-associated invariant T cell–rich congenic mouse strain allows functional evaluation</w:t>
+                <w:t xml:space="preserve">Gut microbiota richness promotes its stability upon increased dietary fibre intake in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Cui</w:t>
+                <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Franciszkiewicz</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne K Mburu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Mondot</w:t>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
+                <w:t xml:space="preserve">Hubert Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125 (11), pp.4171 - 4185. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.4954-4964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI82424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01662502v1</w:t>
+                <w:t xml:space="preserve">hal-01439024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mucosal-associated invariant T cell–rich congenic mouse strain allows functional evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Auray</w:t>
+                <w:t xml:space="preserve">Yue Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+                <w:t xml:space="preserve">Katarzyna Franciszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bussière</w:t>
+                <w:t xml:space="preserve">Yvonne K Mburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Mondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Drouet</w:t>
+                <w:t xml:space="preserve">Lionel Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 212 (8), pp.1332-1340. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (11), pp.4171 - 4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI82424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171498v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01662502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
+                <w:t xml:space="preserve">CCL20 Displays Antimicrobial Activity Against Cryptosporidium parvum, but Its Expression Is Reduced During Infection in the Intestine of Neonatal Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+                <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cardona</w:t>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (8), pp.1332-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiv206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204296v1</w:t>
+                <w:t xml:space="preserve">hal-01171498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of [i]Cryptosporidium parvum[/i] infection in neonatal mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absence of the gut microbiota enhances anxiety-like behavior and neuroendocrine response to acute stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Potiron</w:t>
+                <w:t xml:space="preserve">Michele Crumeyrolle-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Metton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Drouet</w:t>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003801⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.207 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204445v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-chain fructo-oligosaccharides modulate intestinal microbiota and metabolic parameters of humanized gnotobiotic diet induced obesity mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intestinal CD103+ dendritic cells are key players in the innate immune control of [i]Cryptosporidium parvum[/i] infection in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Louis Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bossis</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Boschat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Laurent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071026⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (12), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190544v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microbiota determines development of non-alcoholic fatty liver disease in mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-chain fructo-oligosaccharides modulate intestinal microbiota and metabolic parameters of humanized gnotobiotic diet induced obesity mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Llopis</w:t>
+                <w:t xml:space="preserve">Frederique Respondek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boschat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303816⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01193804v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabinoxylans and inulin differentially modulate the mucosal and luminalgut microbiota and mucin-degradation in humanized rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerard</w:t>
+                <w:t xml:space="preserve">Intestinal microbiota determines development of non-alcoholic fatty liver disease in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Llopis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar El Aidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02533.x⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (12), pp.1787-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2012-303816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189727v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Arabinoxylans and inulin differentially modulate the mucosal and luminalgut microbiota and mucin-degradation in humanized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar El Aidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.2667 - 2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02533.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204235v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community development in a dynamic gut model is reproducible, colon region specific, and selective for Bacteroidetes and Clostridium cluster IX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grootaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Marzorati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Possemiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (15), pp.5237-5246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.00759-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ-free C57BL/6J mice are resistant to high-fat-diet-induced insulin resistance and have altered cholesterol metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Apple proanthocyanidins do not reduce the induction of preneoplastic lesions in the colon of rats associated with human microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Harach</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.10-164921⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (7), pp.4120-4125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf904010a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204268v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Andrieux</w:t>
+                <w:t xml:space="preserve">Germ-free C57BL/6J mice are resistant to high-fat-diet-induced insulin resistance and have altered cholesterol metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Membrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malene Sutren</w:t>
+                <w:t xml:space="preserve">Taoufiq Harach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (12), pp.4948 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.10-164921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294317v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survival of Bifidobacterium animalis DN-173 010 in the faecal microbiota after administration in lyophilised form or in fermented product - a randomized study in healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Bensaada</w:t>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciela de Giori</w:t>
+                <w:t xml:space="preserve">Lionel Rigottier-Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
+                <w:t xml:space="preserve">Audrey Ledaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malene Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031345v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Ability of Lactobacillus fermentum to overcome host α-galactosidase deficiency, as evidenced by reduction of hydrogen excretion in rats consuming soya α-galacto-oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ledue-Clier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bensaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciela de Giori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Guerekobaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454096v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased induction of apoptosis by Propionibacterium freudenreichii TL133 in colonic mucosal crypts of human microbiota-associated rats treated with 1,2-dimethylhydrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bensaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000106090⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.1251-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508978284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601179v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+                <w:t xml:space="preserve">Characterization of cecal microbiota and response to an orally administered lactobacillus probiotic strain in the broiler chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">Christophe Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Florence Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja067175e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (1-3), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01960680v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidences for a third sulfatase maturation system in prokaryotes from E. coli aslB and ydeM deletion mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Anaerobic Sulfatase-Maturating Enzymes: Radical SAM Enzymes Able To Catalyze in Vitro Sulfatase Post-translational Modification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianni Dehò</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.01.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (12), pp.3462-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja067175e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659709v1</w:t>
+                <w:t xml:space="preserve">hal-01960680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brussels sprouts, inulin and fermented milk alter the faecal microbiota of human microbiota-associated rats as shown by PCR-temporal temperature gradient gel electrophoresis using universal, Lactobacillus and Bifidobacterium 16S rRNA gene primers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bruneau</w:t>
+                <w:t xml:space="preserve">First evidences for a third sulfatase maturation system in prokaryotes from E. coli aslB and ydeM deletion mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alhosna Benjdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sutren</w:t>
+                <w:t xml:space="preserve">Gianni Dehò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ef Lhoste</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581 (5), pp.1009-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2007.01.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416298v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brussels sprouts, inulin and fermented milk alter the faecal microbiota of human microbiota-associated rats as shown by PCR-temporal temperature gradient gel electrophoresis using universal, Lactobacillus and Bifidobacterium 16S rRNA gene primers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gloux</w:t>
+                <w:t xml:space="preserve">C. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. de Waziers</w:t>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garrido</w:t>
+                <w:t xml:space="preserve">M. Sutren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lory</w:t>
+                <w:t xml:space="preserve">Ef Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03695316v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christele Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christele Humblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Knasmuller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 802 (1), pp.231 - 237. </w:t>
@@ -7428,3882 +7420,4028 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jchromb.2003.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The activities of several detoxication enzymes are differentially induced by juices of garden cress, water cress and mustard in human HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lhoste</w:t>
+                <w:t xml:space="preserve">E.F. Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Knasmüller</w:t>
+                <w:t xml:space="preserve">I. de Waziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bruneau</w:t>
+                <w:t xml:space="preserve">S. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 150 (3), p. 211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2004.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416258v1</w:t>
+                <w:t xml:space="preserve">hal-03695316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoprevention of 2-amino-3-methylimidazo(4,5-f)quinoline(IQ)-induced colonic and hepatic preneoplastic lesions in the F344 rat by cruciferous vegetables administrered simultaneously with the carcinogen</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Grasl-Kraupp</w:t>
+                <w:t xml:space="preserve">Protective effects of Brussels sprouts, oligosaccharides and fermented milk towards 2-amino-3-methylimidazo[4,5-f]quinoline (IQ)-induced genotoxicity in the human flora associated F344 rat: role of xenobiotic metabolising enzymes and intestinal microflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Verkerk</w:t>
+                <w:t xml:space="preserve">E. Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knasmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 24 (2), pp.255-261</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677374v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of sinigrin (2-propenyl glucosinolate) by the human colonic microflora in a dynamic in vitro large-intestinal model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoprevention of 2-amino-3-methylimidazo(4,5-f)quinoline(IQ)-induced colonic and hepatic preneoplastic lesions in the F344 rat by cruciferous vegetables administrered simultaneously with the carcinogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Philippe</w:t>
+                <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vermeulen</w:t>
+                <w:t xml:space="preserve">M. Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Nuenen</w:t>
+                <w:t xml:space="preserve">B. Grasl-Kraupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 23 (6), pp.1009-1016</w:t>
+              <w:t xml:space="preserve">, 2003, 24 (2), pp.255-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682938v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents towards 2-amino-3-methyl-imidazo(4,5-f)quinoline (IQ)-induced genotoxic effects and colonic preneoplastic lesions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolism of sinigrin (2-propenyl glucosinolate) by the human colonic microflora in a dynamic in vitro large-intestinal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Qin</w:t>
+                <w:t xml:space="preserve">C. Krul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Nuenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 23 (7), pp.1155-1161</w:t>
+              <w:t xml:space="preserve">, 2002, 23 (6), pp.1009-1016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680199v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Steinkellner</w:t>
+                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents towards 2-amino-3-methyl-imidazo(4,5-f)quinoline (IQ)-induced genotoxic effects and colonic preneoplastic lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Scharf</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (7), pp.1155-1161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675239v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Kassie</w:t>
+                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674201v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of allyl isothiocyanate from sinigrin in the digestive tract of rats monoassociated with a human colonic strain of Bacteroides thetaiotaomicron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Elfoul</w:t>
+                <w:t xml:space="preserve">Effects of cruciferous vegetables and their constituents on drug metabolizing enzymes involved in the bioactivation of DNA-reactive dietary carcinogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
+                <w:t xml:space="preserve">C. Freywald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duguay</w:t>
+                <w:t xml:space="preserve">E. Nobis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 197 (1), pp.99-103</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.285-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673706v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of bacteria in dairy products and of the intestinal microflora on the genotoxic and carcinogenic effects of heterocyclic aromatic amines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.M. Hirschl</w:t>
+                <w:t xml:space="preserve">Intestinal microflora plays a crucial role in the genotoxicity of the cooked food mutagen 2-amino-3-methylimidazol (4,5-f) quinoline (IQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Nobis</w:t>
+                <w:t xml:space="preserve">M. Kundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabicovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.129-138</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 22 (10), pp.1721-1725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675238v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion des glucosinolates des crucifères en isothiocyanates anticancérogènes par la flore colique de l'homme : influence du sujet et du régime alimentaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Formation of allyl isothiocyanate from sinigrin in the digestive tract of rats monoassociated with a human colonic strain of Bacteroides thetaiotaomicron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.499</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 197 (1), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681423v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brézillon</w:t>
+                <w:t xml:space="preserve">Impact of bacteria in dairy products and of the intestinal microflora on the genotoxic and carcinogenic effects of heterocyclic aromatic amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knasmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Steinkellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Hirschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Nobis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
+              <w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 480 (sp.), pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674874v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La consommation de catéchines du vin module les enzymes du métabolisme des xénobiotiques en fonction de la présence de flore colique humaine chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ouriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (5), pp.497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676271v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of new derivatives of sinigrin and glucotropaeolin produced by the human digestive microflora using 1H NMR spectroscopy analysis of in vitro incubations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (11), pp.1440-1445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694892v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proanthocyanidins and human health: systemic effects and local effects in the gut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 13 (1-4), pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations in digestive physiology of rats after short duration flights aboard the US space shuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaissade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
+              <w:t xml:space="preserve">Digestive Diseases and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 45 (9), pp.1687-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693239v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Verkerk</w:t>
+                <w:t xml:space="preserve">Chemoprotective effects of garden cress (Lepidium sativum) and its constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knassmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Quin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 361 (4), pp.R173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696998v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nutritional significance, biosynthesis and bioavailability of glucosinolates in human foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Mithen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Verkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.T. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80, pp.967-984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691697v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Métabolisme des catéchines et des proanthocyanidines par la flore intestinale de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 73 (833-834), pp.489-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697571v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of organ specific genotoxic effects of 2-amino-3-methylimidazo (4,5-F)quinoline (IQ)by benzyl isothiocyanate (BITC), glucotropaeolin (GT) and garden cress juice in in vivo single cell gel electrophoresis (SCGE)assay with primary rat hepatocytes and colonocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H.M. Qin</w:t>
+                <w:t xml:space="preserve">Polymeric proanthocyanidins are catabolized by human colonic microflora into low-molecular-weight phenolic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neoplasma -Bratislava-</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 46 (suppl.), pp.41-43</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.2733-2738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691601v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of test systems for the detection of compounds that prevent the genotoxic effects of heterocyclic aromatic amines : preliminary results with constituents of cruciferous vegetables and other dietary constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Min Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sanyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Uhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Pathology, Toxicology and Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (2), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a human digestive strain of Bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protection of organ specific genotoxic effects of 2-amino-3-methylimidazo (4,5-F)quinoline (IQ)by benzyl isothiocyanate (BITC), glucotropaeolin (GT) and garden cress juice in in vivo single cell gel electrophoresis (SCGE)assay with primary rat hepatocytes and colonocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Knassmuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.214-214</w:t>
+              <w:t xml:space="preserve">Neoplasma -Bratislava-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (suppl.), pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900197v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the bacterial status of rats on the changes in some liver cytochrome P450 (EC 1.14.14.1) apoproteins consequent to a glucosinolate-rich diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of a human digestive strain of Bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goddyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 80 (3), pp.231-234</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.214-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693474v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a human digestive strain of bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Elfoul</w:t>
+                <w:t xml:space="preserve">Effects of the bacterial status of rats on the changes in some liver cytochrome P450 (EC 1.14.14.1) apoproteins consequent to a glucosinolate-rich diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Flinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (2), pp.214</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 80 (3), pp.231-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690009v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle d'une souche humaine de Bacteroides thetaiotaomicron dans le métabolisme digestif des glucosinolates des crucifères alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Role of a human digestive strain of bacteroides thetaiotaomicron in the metabolism of food-borne glucosinolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Elfoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Goddyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11, pp.358</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (2), pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692333v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urinary mercapturic acids as markers for the determination of isothiocyanate release from glucosinolates in rats fed a cauliflower diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.214-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chair-restraint on gastrointestinal transit time and colonic fermentation in male rhesus monkey (Macaca mulatta)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle d'une souche humaine de Bacteroides thetaiotaomicron dans le métabolisme digestif des glucosinolates des crucifères alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elfoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Popot</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Goddyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 26 (4), pp.190-195</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688888v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the biological effects of glucosinolates by inulin and oat fibre in gnotobiotic rats inoculated with a human whole faecal flora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of chair-restraint on gastrointestinal transit time and colonic fermentation in male rhesus monkey (Macaca mulatta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Viso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Blanquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34, pp.671-677</w:t>
+              <w:t xml:space="preserve">Journal of Medical Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 26 (4), pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689992v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tigloyl-CoA:pseudotropine acyl transferase-An enzyme of tropane alkaloid biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of the biological effects of glucosinolates by inulin and oat fibre in gnotobiotic rats inoculated with a human whole faecal flora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.J. Robins</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 39 (2), pp.315-322</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34, pp.671-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708192v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esterification reactions in the biosynthesis of tropane alkaloids in transformed root cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Tigloyl-CoA:pseudotropine acyl transferase-An enzyme of tropane alkaloid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.J. Peerless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Robins</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 38, pp.241-247</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 39 (2), pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706836v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates and glucosinolate derivatives : implications for protection against chemical carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+                <w:t xml:space="preserve">Esterification reactions in the biosynthesis of tropane alkaloids in transformed root cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bachmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.J. Peerless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 7, pp.205-231</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 38, pp.241-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704063v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of the hepatic xenobiotic-metabolizing enzymes by a glucosinolate-rich diet in germ-free rats : influence of a preinduction with phenobarbital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucosinolates and glucosinolate derivatives : implications for protection against chemical carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 70, pp.347-354</w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7, pp.205-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705045v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rape-seed meal toxicity in gnotobiotic rats : influence of a whole human faecal flora or single human strains of Escherichia coli and Bacteroides vulgatus</w:t>
+                <w:t xml:space="preserve">Alterations of the hepatic xenobiotic-metabolizing enzymes by a glucosinolate-rich diet in germ-free rats : influence of a preinduction with phenobarbital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 70, pp.323-331</w:t>
+              <w:t xml:space="preserve">, 1993, 70, pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699932v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Rape-seed meal toxicity in gnotobiotic rats : influence of a whole human faecal flora or single human strains of Escherichia coli and Bacteroides vulgatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Raibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xenobiotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 70, pp.323-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710422v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Glucosinolates toxicity in growing rats: interactions with the hepatic detoxification system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Szylit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xenobiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 20 (2), pp.223-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions of the intestinal microflora with glucosinolates in rapeseed meal toxicity : first evidence of an intestinal Lactobacillus possessing a myrosinase-like activity in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 52, pp.547-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11313,261 +11451,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de souris Apo E -/- à flore humaine contrôlée pour étudier les effets du vin et de ses dérivés phénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la microflore colique humaine dans le métabolisme des catéchines, composés polyphénoliques majeurs du vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11577,677 +11715,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GI bacteria changes in animal models due to prebiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive foods in promoting health: probiotics and prebiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press - Elsevier, 2010, 978-0-08-095854-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-374938-3.00033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabinoxylans and inulin modulate the luminal and mucosa-associated bacteria in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter van den Abbeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Grootaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dietary Fibre : New frontiers for food and health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Publishers, 2010, 978-90-8686-692-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-692-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et fonctions métaboliques de la microflore gastro-intestinale de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2002, 2-7430-0439-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary induction of phase II enzymes: a promising strategy for protection against DNA-reactive intermediates in man ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Steinkellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Knasmüller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological reactives intermediates VI. Chemical and biological mechanisms in susceptibility to and prevention of environmental diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 500, Kluwer Academic publishers, 2001, Advances in Experimental Medicine and Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la microgravite sur les fonctions metaboliques de la microflore intestinale. Repercussions sur la physiologie de l'hote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1990-1994 : quatre annees de recherche scientifique dans l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES;Agence Francaise de l'Espace;Paris, 1994, 2-11-087526-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the intestinal flora and xenobiotic metabolizing enzymes and their health consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nugon-Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intestinal flora, immunity, nutrition and health.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Karger, 1993, World Review of Nutrition and Dietetics, 3-8055-5771-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12257,161 +12395,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a fecal microbiota sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : Absent. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId424"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12558,51 +12696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05403527v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oarii Vahirua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lahaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000549483" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gabriel-Segard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Duquesnoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Dicembre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2563701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de Juan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Coillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rigamonti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66854-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473878v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roussin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Macaron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ribes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Monnoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202400334R" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte-Dounia Mir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqin Ji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2024.106606" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Flauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55976//fnds.12023117220-32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282336v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Letenneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15214635" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferraris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2023.2172666" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843346v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2122137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448777v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kraimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2021.105594" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Effah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#237;vea Karla de Gusm&#227;o Taveiros Silva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Vijayanathan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Camarini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15666" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szabo de Edelenyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne-Pecollo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02306-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halpern" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morvan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guillemet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00232-19" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Peralta-Marzal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Prince" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Bajic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221810052" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cadiou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galleron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Quinquis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83638-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.22805" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040716" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Troisi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reija Autio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Beopoulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bravaccio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Carraturo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10100743" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Fei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruirui Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxing Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.03263-19" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112549" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Milman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2020.104750" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03245982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Perez-Pardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta D Kraneveld" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091369" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03225018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daug&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2020.581296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jerome" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.09.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02551921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iradj Sobhani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bergsten" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Couffin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Amiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biba Nebbad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912129116" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bellet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Daviaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara El Morr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaw2719" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Biesse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00603" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361355v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rabot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Naudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daug&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/phyto-2018-0090" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629390v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rivi&#232;re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieny Dite Aicha Maiga" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600862" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637530v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Membrez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blancher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Moine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Menanteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371054v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24687" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens T. van Praet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Donovan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Vanassche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Drennan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fien Windels" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bensaada" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Roth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NH6J255-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01662502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Cui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Franciszkiewicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne K Mburu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Le Bourhis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI82424" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171498v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Drouet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv206" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204296v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Crumeyrolle-Arias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cardona" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lantier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Potiron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003801" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bossis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boschat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193804v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Roy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Llopis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2012-303816" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B307A3B15DACAEBB7F1584B9AB359B7F0BDFE98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189727v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van den Abbeele" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar El Aidy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02533.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NPQGFQMK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grootaert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marzorati" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Possemiers" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Verstraete" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00759-10" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204235v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lhoste" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf904010a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Harach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.10-164921" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294317v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rigottier-Gois" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledaire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malene Sutren" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leblanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ledue-Clier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela de Giori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Guerekobaya" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-22" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508978284" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601179v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Br&#233;zillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Salmon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106090" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01960680v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhosna Benjdia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja067175e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8TXF962J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Deh&#242;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.01.076" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MCHGK39-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416298v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Humblot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sutren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ef Lhoste" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dor&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Humblot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Knasmuller" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gloux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2003.11.018" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FH7P5QBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695316v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Lhoste" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Waziers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garrido" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lory" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2004.08.007" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76HKR16Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416258v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhoste" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knasm&#252;ller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gloux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677374v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kassie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uhl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasl-Kraupp" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Verkerk" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682938v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Krul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Humblot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vermeulen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Nuenen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680199v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Huber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Qin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elfoul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675239v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Steinkellner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Freywald" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nobis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scharf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674201v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kundi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabicovsky" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673706v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khelifa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duguay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirschl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Nobis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674874v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nugon-Baudon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ouriet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Br&#233;zillon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676271v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685363v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deprez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Albrecht" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694892v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meslin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaissade" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693239v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knassmuller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Quin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696998v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Mithen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dekker" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Johnson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691697v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheze" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vercauteren" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697571v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683860v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwab" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Min Qin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanyal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691601v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900197v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Duncan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goddyn" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693474v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flinois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaune" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690009v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690202v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692333v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688888v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viso" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blanquie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Popot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708192v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.J. Peerless" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Robins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706836v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bachmann" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704063v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705045v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699932v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raibaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710422v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709435v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Wal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839247v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374938-3.00033-5" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608580v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van de Wiele" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-692-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832781v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827267v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851955v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851024v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268928v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juste" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Maillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>