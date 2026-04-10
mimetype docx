--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -4362,51 +4362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B4F01FB"/>
+    <w:nsid w:val="C0668C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>