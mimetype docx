--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -334,51 +334,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey through &amp;lt;i&amp;gt;Hemetsberger–Knittel&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Leimgruber–Batcho&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bartoli&amp;lt;/i&amp;gt; Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
+                <w:t xml:space="preserve">A Journey through Hemetsberger–Knittel , Leimgruber–Batcho and Bartoli Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
@@ -417,102 +417,102 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.e202100211. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.370-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950862v1</w:t>
+                <w:t xml:space="preserve">hal-04933425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey through Hemetsberger–Knittel , Leimgruber–Batcho and Bartoli Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
+                <w:t xml:space="preserve">A Journey through &amp;lt;i&amp;gt;Hemetsberger–Knittel&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Leimgruber–Batcho&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;Bartoli&amp;lt;/i&amp;gt; Reactions: Access to Several Hydroxy 5‐ and 6‐Azaindoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hallé</w:t>
@@ -551,78 +551,78 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 105 (3), pp.370-375. </w:t>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.e202100211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hlca.202100211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933425v1</w:t>
+                <w:t xml:space="preserve">hal-04950862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent- and metal-free hydroboration of alkynes under microwave irradiation</w:t>
               </w:r>
@@ -736,325 +736,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of zinc chelating compounds as metallo-β-lactamase inhibitors</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of new dipicolylamine zinc chelators as metallo-β-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+                <w:t xml:space="preserve">Anthony Prandina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schnaars</w:t>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Prandina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Radix</w:t>
+                <w:t xml:space="preserve">Lars Petter Jordheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+                <w:t xml:space="preserve">Zineb Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedChemComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), pp.528-537. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (11), pp.1525-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8MD00578H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077900v1</w:t>
+                <w:t xml:space="preserve">hal-02054167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of new dipicolylamine zinc chelators as metallo-β-lactamase inhibitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of zinc chelating compounds as metallo-β-lactamase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schnaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Prandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Radix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zineb Bousfiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (11), pp.1525-1540. </w:t>
+              <w:t xml:space="preserve">MedChemComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.528-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2019.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8MD00578H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054167v1</w:t>
+                <w:t xml:space="preserve">hal-02077900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of iodinin solubility by encapsulation into cyclodextrin nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Prandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Herfindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,77 +1144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical evaluation of TPA-based zinc chelators as metallo-β-lactamase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schnaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Kildahl-Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Prandina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roya Popal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,273 +3579,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unprecedented access to trifluoromethylthiosugar derivatives from thiocyanate precursors upon treatment with trifluoromethyltrimethylsilane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Bouchu</w:t>
+                <w:t xml:space="preserve">Synthesis of Trifluoromethyl Selenides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Large</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00289-4⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 136 (1), pp.521 - 524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426509808545987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800131v1</w:t>
+                <w:t xml:space="preserve">hal-01800167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Trifluoromethyl Selenides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">An unprecedented access to trifluoromethylthiosugar derivatives from thiocyanate precursors upon treatment with trifluoromethyltrimethylsilane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Steng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard R. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Large</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Praly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 314 (1-2), pp.37 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00289-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426509808545987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01800167v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trifluoromethyl sulfides or selenides from trifluoromethyl trimethylsilane and thiocyanates or selenocyanates</w:t>
               </w:r>
@@ -4362,51 +4362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0668C7E"/>
+    <w:nsid w:val="4996191A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4593,51 +4593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-radix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3994-6157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Griveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Christin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Paret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241283148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doleans-Jordheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151596" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kildahl-Andersen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schnaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Prandina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00578H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bousfiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.02.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Rongved" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein D&#248;skeland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1421638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Popal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large Radix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Terreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Chemelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.05.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D5NMC7Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland De Ravel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monniot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Yves Cuilleron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2016.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lomberget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.07.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-908CJ7L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexue Xia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.02.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QLKLS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alameh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WMWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLGQHM08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808785740408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.09.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QMLN0NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peter K&#252;ndig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kaliappan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pape" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513261d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715C34AEF996DC5B84CE999C80176A6A7944FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-871946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terreux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iawton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deruaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix-Large" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kucharski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-815928" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-43330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyssi Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cavicchioli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Nuno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Balme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo000150s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV7BCQ6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouchu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Steng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00289-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF63853L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gioia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1569199320304781?via%3Dihub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30478-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-radix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3994-6157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768150v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Griveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bouvet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Christin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Paret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Lecoq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20417314241283148" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hall&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Mahiout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teissonni&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bouchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202100211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Walchshofer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doleans-Jordheim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151596" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Prandina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bousfiha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2019.02.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077900v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kildahl-Andersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schnaars" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8MD00578H" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Herfindal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Rongved" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein D&#248;skeland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2017.1421638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Popal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large Radix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.8b00137" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dol&#233;ans Jordheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rocheblave" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge N'Digo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Prignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.03.028" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zeinyeh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Terreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Chemelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2016.05.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D5NMC7Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800021v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rolland De Ravel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Monniot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Yves Cuilleron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2016.09.017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lomberget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dumoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2012.07.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-908CJ7L9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexue Xia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lawton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marminon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.02.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QLKLS4N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800193v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Alameh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grenot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2010.03.085" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6T3WMWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLGQHM08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Million" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Paris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157017808785740408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Barret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.09.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QMLN0NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peter K&#252;ndig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Bellido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kaliappan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Pape" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b513261d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6715C34AEF996DC5B84CE999C80176A6A7944FD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-871946" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terreux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iawton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deruaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lussignol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800179v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radix-Large" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kucharski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R. Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-815928" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800170v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large-Radix" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1139(03)00203-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0C920S2X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800173v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2003-43330" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyssi Didier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cavicchioli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Large" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Nuno" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Balme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6606" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800146v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roques" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo000150s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MV7BCQ6T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800163v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot-Perol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509908546452" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426509808545987" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouchu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Steng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Praly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00289-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF63853L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02216-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWW6ZK5T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800094v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roidot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo960619c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P9RNB8LM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gioia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Michalet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1569199320304781?via%3Dihub" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-1993(20)30478-1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>