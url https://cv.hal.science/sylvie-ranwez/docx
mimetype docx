--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -3024,526 +3024,535 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Radouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">AAAI-26 - The Fortieth AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Singapore, Singapore. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v40i11.37821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251363v2</w:t>
+                <w:t xml:space="preserve">hal-04697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Patent Mining and Relevance Classification using Transformers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Vermeiren</w:t>
+                <w:t xml:space="preserve">Guided Attention for Interpretable Motion Captioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Radouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Binbin Xu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andon Tchechmedjiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APIA 2021 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (événement affilié à PFIA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMVC 2024 - The 35th British Machine Vision Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2310.07324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277767v1</w:t>
+                <w:t xml:space="preserve">hal-04251363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmarking on Cloud based Speech-To-Text Services for French Speech and Background Noise Effect</w:t>
+                <w:t xml:space="preserve">Improving Patent Mining and Relevance Classification using Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théo Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Vermeiren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. p. 102-107</w:t>
+              <w:t xml:space="preserve">APIA 2021 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (événement affilié à PFIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France. p. 81-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874256v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Du</w:t>
+                <w:t xml:space="preserve">A Benchmarking on Cloud based Speech-To-Text Services for French Speech and Background Noise Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Chongyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Raqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle (APIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. p. 102-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293232v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
+                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -3561,205 +3570,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
+              <w:t xml:space="preserve">LFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329644v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t>
+              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329518v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t>
+                <w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
@@ -3777,1166 +3786,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.97-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912273v1</w:t>
+                <w:t xml:space="preserve">hal-02329518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Combining Truth Discovery and RDF Knowledge Bases to Their Mutual Advantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web – ISWC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, Californie, United States. pp.652-668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00671-6_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850240v1</w:t>
+                <w:t xml:space="preserve">hal-01912273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Beretta</w:t>
+                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t>
+              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570287v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663958v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Beretta</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484980v1</w:t>
+                <w:t xml:space="preserve">hal-01663958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484994v1</w:t>
+                <w:t xml:space="preserve">hal-01484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Beretta</w:t>
+                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442722v1</w:t>
+                <w:t xml:space="preserve">hal-01484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t>
+              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490084v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
+                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178892v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Roadef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140959v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4991,1563 +4987,1563 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">16e conférence Roadef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288419v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Le Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">SIIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IC 2015, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112600v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059564v1</w:t>
+                <w:t xml:space="preserve">hal-01112600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
+              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059488v1</w:t>
+                <w:t xml:space="preserve">hal-01059564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.11-20, </w:t>
+              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059573v1</w:t>
+                <w:t xml:space="preserve">hal-01059488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113309v1</w:t>
+                <w:t xml:space="preserve">hal-01059573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
+              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061669v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Based Machine Learning for Semantic Multiclass Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTH : Terminologie &amp; Ontologie : Théories et Applications 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Chambéry, France. pp.100</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838262v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Ontology Based Machine Learning for Semantic Multiclass Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">TOTH : Terminologie &amp; Ontologie : Théories et Applications 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Chambéry, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107319v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
+                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01061683v1</w:t>
+                <w:t xml:space="preserve">hal-01107319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797173v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohameth François Sy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746138v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
+              <w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487749v1</w:t>
+                <w:t xml:space="preserve">hal-02746138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
+                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
@@ -6578,2680 +6574,2801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807590v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées francophones sur les ontologies JFO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797174v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
+                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">journées francophones sur les ontologies JFO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377721v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
+              <w:t xml:space="preserve">IC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353721v1</w:t>
+                <w:t xml:space="preserve">hal-00377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353877v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">IC 2008, 19èmes journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807618v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
+              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416696v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
+              <w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797175v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORTHOMAM: a database of candidate orthologous makers for mammalian phylogenetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+                <w:t xml:space="preserve">Navigation sur des cartes de connaissances suportées par un treillis de Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLUTION 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353732v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">ORTHOMAM: a database of candidate orthologous makers for mammalian phylogenetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp. 88-99</w:t>
+              <w:t xml:space="preserve">EVOLUTION 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353726v1</w:t>
+                <w:t xml:space="preserve">hal-00353732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
+              <w:t xml:space="preserve">CLA 2007, the fifth International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp. 88-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353886v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
+                <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+                <w:t xml:space="preserve">Andrew Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
+              <w:t xml:space="preserve">2007 International Workshop On Semantically Aware Document Processing And Indexing - SADPI'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montpellier, France. pp. 15-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353736v1</w:t>
+                <w:t xml:space="preserve">hal-00353886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison interactive de groupements - Une application aux données d'expressions de Plasmodium Falciparum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jalabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAs'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France</w:t>
+              <w:t xml:space="preserve">2007 International Conference on Multimedia Systems and Applications, MSA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Las Vegas, United States. pp. 137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365684v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison interactive de groupements - Une application aux données d'expressions de Plasmodium Falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
+              <w:t xml:space="preserve">RIAs'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026287v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2DEE: Intégration et visualisation de données hétérogènes pour accéder à l'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Velickovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ontologie, Grille et Intégration Sémantique pour la Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390798v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological Distance Measures for Information Visualisation on Conceptual Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I2DEE: Intégration et visualisation de données hétérogènes pour accéder à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM 2006 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ontologie, Grille et Intégration Sémantique pour la Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11915072_7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04665685v1</w:t>
+                <w:t xml:space="preserve">hal-00390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2EE: Intégration et visualisation de données hétérogènes pour accéder à l'information (Knowledge cartography - A light integration and visualization applied to gene expression analysis)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontological Distance Measures for Information Visualisation on Conceptual Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM 2006 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11915072_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365692v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I2EE: Intégration et visualisation de données hétérogènes pour accéder à l'information (Knowledge cartography - A light integration and visualization applied to gene expression analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
+              <w:t xml:space="preserve">JOBIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353703v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2dee : An Integrated and Interactive Data Exploration Environment Used for Ontology Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2006 - 15th International Conference on Knowledge Engineering and Knowledge Management, Managing Knowledge in a World of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic. pp. 256-271</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353715v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I²DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">i2dee : An Integrated and Interactive Data Exploration Environment Used for Ontology Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.141-150</w:t>
+              <w:t xml:space="preserve">EKAW 2006 - 15th International Conference on Knowledge Engineering and Knowledge Management, Managing Knowledge in a World of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic. pp. 256-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026267v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">I²DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC06, Ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.10</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353763v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Visual Approach for Music Indexing and Dynamic Playlist Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I2DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mille</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMCN2006, Thirteenth Annual Multimedia Computing and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC06, Ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.642329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00371304v1</w:t>
+                <w:t xml:space="preserve">hal-00353763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme pour la génération de documents personnalisés structurés Optimisation par fusion des classes d'utilisateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">An Integrated Visual Approach for Music Indexing and Dynamic Playlist Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Velickovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mooney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NîmesTIC' 2001, Relation homme-système : complexe ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMCN2006, Thirteenth Annual Multimedia Computing and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Jose, United States. pp.607103.1-607103.16, ISBN 0-8194-6111-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.642329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000382v1</w:t>
+                <w:t xml:space="preserve">hal-00371304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Supported and Ontology-Driven Conceptual Navigation on the World Wide Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
+                <w:t xml:space="preserve">Algorithme pour la génération de documents personnalisés structurés Optimisation par fusion des classes d'utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertext 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Pittsburg, United States. pp.80</w:t>
+              <w:t xml:space="preserve">NîmesTIC' 2001, Relation homme-système : complexe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146054v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-description en XML de documents vidéo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-Supported and Ontology-Driven Conceptual Navigation on the World Wide Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième colloque du chapitre français de l'ISKO Indexation à l'ère d'internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Lyon, France. pp.12/1-12/8</w:t>
+              <w:t xml:space="preserve">Hypertext 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Pittsburg, United States. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371300v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méta-description en XML de documents vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque du chapitre français de l'ISKO Indexation à l'ère d'internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Lyon, France. pp.12/1-12/8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive Narrative Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Veuillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HyperText98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Pittsburg, United States. pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9261,65 +9378,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nader Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,88 +9444,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9418,169 +9535,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9601,105 +9718,105 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9724,70 +9841,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9797,392 +9914,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ontology based information retrieval systems may benefit from lexical text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oltramari, Alessandro; Vossen, Piek; Qin, Lu; Hovy, Eduard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends of Research in Ontologies and Lexical Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer, pp.209-230, 2013, Theory and Applications of Natural Language Processing, 978-3-642-31781-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer with Controlled Attention for Synchronous Motion Captioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Radouane</w:t>
+                <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10192,171 +10208,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Automatique de Documents Hypermédia Adaptatifs à partir d'Ontologies et de Requêtes Intentionnelles de l'Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Montpellier II - Sciences et Techniques du Languedoc, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition Automatique de Documents Hypermédia Adaptatifs à partir d'Ontologies et de Requêtes Intentionnelles de l'Utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chabert-Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Montpellier II - Sciences et Techniques du Languedoc, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10366,105 +10382,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies comme support à l'interaction et à la personnalisation dans un processus décisionnel. Exploitation de la sémantique pour favoriser l'automatisation cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche d'information [cs.IR]. Université Montpellier II - Sciences et Techniques du Languedoc, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00851259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId200"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10532,51 +10548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F415366"/>
+    <w:nsid w:val="D15B479D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10763,51 +10779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ranwez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8707-0313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165809418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5975-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Leidig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ding" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vermeiren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chongyang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390798v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665685v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Z0S11LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365692v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026267v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642329" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371300v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371292v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142722v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851259v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ranwez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8707-0313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165809418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5975-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Leidig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vermeiren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chongyang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365684v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Z0S11LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642329" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851259v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>