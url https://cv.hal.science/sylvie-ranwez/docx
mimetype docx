--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1807,702 +1807,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O(n.m) algorithm for calculating the closure of lca-type operators</w:t>
+                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Combinatoria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.11-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.11.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797153v1</w:t>
+                <w:t xml:space="preserve">hal-00797170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life sciences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">An O(n.m) algorithm for calculating the closure of lca-type operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ars Combinatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.107-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00662993v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (1), pp.11-38. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 Suppl 1 (Suppl 1), pp.S4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.31.11.38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S1-S4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797170v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00662993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+                <w:t xml:space="preserve">Using concept lattices for visual navigation assistance in large databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of General Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03081070902857829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797166v1</w:t>
+                <w:t xml:space="preserve">hal-04663735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using concept lattices for visual navigation assistance in large databases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Oliveira-Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of General Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.985-992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03081070902857829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04663735v1</w:t>
+                <w:t xml:space="preserve">inria-00506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Social Photos on a Hasse Diagram for Eliciting Relations and Indexing New Photos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Using Concept Lattices for Visual Navigation Assistance in Large Databases: Application to a Patent Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of General Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.405-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2009.201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00506482v1</w:t>
+                <w:t xml:space="preserve">hal-00797166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OrthoMaM: a database of orthologous genomic markers for placental mammal phylogenetics.</w:t>
               </w:r>
@@ -2622,51 +2622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept Maps for Designing Adaptive Knowledge Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités d'une indexation portée par XML et une ontologie au regard d'un standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2868,51 +2868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instanciation d'Ontologies Pondérées et Calcul de Rôles Pédagogiques - Principe et mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Educatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9 (3), pp.341-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Leidig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interactive Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 11 (3/4), pp.389-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
+                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -3570,97 +3570,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293232v1</w:t>
+                <w:t xml:space="preserve">hal-02329644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des ontologies aux systèmes de recommandation : état de l'art et perspectives</w:t>
+                <w:t xml:space="preserve">Ajustement bayesien des mesures de similarité entre utilisateurs pour améliorer les recommandations basées sur un filtrage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -3678,73 +3678,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.64-77</w:t>
+              <w:t xml:space="preserve">LFA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Nov 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329644v1</w:t>
+                <w:t xml:space="preserve">hal-02293232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des bases de connaissances RDF à la détection de vérité et vice versa</w:t>
               </w:r>
@@ -3949,148 +3949,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850240v1</w:t>
+                <w:t xml:space="preserve">hal-01663958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la recherche de vérité: modèles exploitant des règles d'association extraites d'une base de connaissances</w:t>
               </w:r>
@@ -4178,172 +4178,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
+                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663958v1</w:t>
+                <w:t xml:space="preserve">hal-01850240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t>
+                <w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
@@ -4361,98 +4361,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484980v1</w:t>
+                <w:t xml:space="preserve">hal-01442722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4497,100 +4488,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'ontologies pour la quête de vérité : une étude expérimentale</w:t>
+                <w:t xml:space="preserve">How can ontologies give you clue for truth-discovery? an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
@@ -4608,73 +4599,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mougenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016: Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442722v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
               </w:r>
@@ -4896,269 +4896,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
+                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e conférence Roadef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740073v1</w:t>
+                <w:t xml:space="preserve">hal-01140959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
+                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Roadef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140959v1</w:t>
+                <w:t xml:space="preserve">hal-02740073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoToxNuc : exploitation d’une ontologie de la toxicologie nucléaire environnementale dans une plateforme collaborative</w:t>
               </w:r>
@@ -5263,369 +5263,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112600v1</w:t>
+                <w:t xml:space="preserve">hal-01059564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059564v1</w:t>
+                <w:t xml:space="preserve">hal-01059488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059488v1</w:t>
+                <w:t xml:space="preserve">hal-01112600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
               </w:r>
@@ -5830,267 +5830,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
+                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061669v1</w:t>
+                <w:t xml:space="preserve">hal-01061683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Based Machine Learning for Semantic Multiclass Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOTH : Terminologie &amp; Ontologie : Théories et Applications 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chambéry, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
+                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -6108,232 +6129,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107319v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
+                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01061683v1</w:t>
+                <w:t xml:space="preserve">hal-01107319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6499,597 +6499,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
+              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487749v1</w:t>
+                <w:t xml:space="preserve">hal-00807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
+                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807590v1</w:t>
+                <w:t xml:space="preserve">hal-00487749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées francophones sur les ontologies JFO 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.45-55</w:t>
+              <w:t xml:space="preserve">IC2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797174v1</w:t>
+                <w:t xml:space="preserve">hal-00377721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation de photos sociales par propagation sur une hiérarchie de concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy de Oliveira-Kumar</w:t>
+                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Villerd</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">journées francophones sur les ontologies JFO 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers, France. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377721v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
+                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
+              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353721v1</w:t>
+                <w:t xml:space="preserve">hal-00807618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,152 +7134,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Lattice for Visual Navigation Assistance and Attribute Selection</w:t>
+                <w:t xml:space="preserve">Using Concept Lattices as a Visual Assistance for Attribute Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Conceptual Structures (ICCS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">ICCS'08 - 16th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. p. 41-48, ISSN 1613-0073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807618v1</w:t>
+                <w:t xml:space="preserve">hal-00353721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sémantique auto-organisée d'un référentiel de connaissances partagé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7356,51 +7356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carto 2.0 "Où en êtes-vous de la mise en scène de vos informations ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Champs sur Marne, France. pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7572,51 +7572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Playlist Composition in a Dynamic Music Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-linking Music and Pictures through Moods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,256 +7877,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison interactive de groupements - Une application aux données d'expressions de Plasmodium Falciparum</w:t>
+                <w:t xml:space="preserve">I²DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAs'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, France</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365684v1</w:t>
+                <w:t xml:space="preserve">hal-01026267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">I2DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
+              <w:t xml:space="preserve">IC06, Ingénierie des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026287v1</w:t>
+                <w:t xml:space="preserve">hal-00353763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I2DEE: Intégration et visualisation de données hétérogènes pour accéder à l'information</w:t>
               </w:r>
@@ -8138,51 +8125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8259,51 +8246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Villerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTM 2006 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8343,597 +8330,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2EE: Intégration et visualisation de données hétérogènes pour accéder à l'information (Knowledge cartography - A light integration and visualization applied to gene expression analysis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+                <w:t xml:space="preserve">Cartes conceptuelles pour l'ingénierie de cartes de connaissances adaptatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Velickovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365692v1</w:t>
+                <w:t xml:space="preserve">hal-01026287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison interactive de groupements - Une application aux données d'expressions de Plasmodium Falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
+              <w:t xml:space="preserve">RIAs'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353703v1</w:t>
+                <w:t xml:space="preserve">hal-00365684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i2dee : An Integrated and Interactive Data Exploration Environment Used for Ontology Design</w:t>
+                <w:t xml:space="preserve">I2EE: Intégration et visualisation de données hétérogènes pour accéder à l'information (Knowledge cartography - A light integration and visualization applied to gene expression analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Derozier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2006 - 15th International Conference on Knowledge Engineering and Knowledge Management, Managing Knowledge in a World of Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic. pp. 256-271</w:t>
+              <w:t xml:space="preserve">JOBIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353715v1</w:t>
+                <w:t xml:space="preserve">hal-00365692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I²DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
+                <w:t xml:space="preserve">i2dee : An Integrated and Interactive Data Exploration Environment Used for Ontology Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.141-150</w:t>
+              <w:t xml:space="preserve">EKAW 2006 - 15th International Conference on Knowledge Engineering and Knowledge Management, Managing Knowledge in a World of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic. pp. 256-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026267v1</w:t>
+                <w:t xml:space="preserve">hal-00353715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I2DEE : intégrer et visualiser des données biologiques pour concevoir une ressource termino-ontologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontological ISA-Distance Measure for Information Visualisation on Conceptual Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Villerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Derozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC06, Ingénierie des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.10</w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems 2006: OTM 2006 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France. pp.1050-1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353763v1</w:t>
+                <w:t xml:space="preserve">hal-00353703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Visual Approach for Music Indexing and Dynamic Playlist Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,51 +9101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-Supported and Ontology-Driven Conceptual Navigation on the World Wide Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9196,51 +9196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-description en XML de documents vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque du chapitre français de l'ISKO Indexation à l'ère d'internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Lyon, France. pp.12/1-12/8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9265,51 +9265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Narrative Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Veuillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,51 +9954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10548,51 +10548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D15B479D"/>
+    <w:nsid w:val="9E05A690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10779,51 +10779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ranwez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8707-0313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165809418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5975-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Leidig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vermeiren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chongyang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365684v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Z0S11LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365692v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642329" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851259v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ranwez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8707-0313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165809418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-5975-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Radouane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-023-09227-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Beretta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mougenot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2018.06.023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912255v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.373-405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carteret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081070902857829" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2009.201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Velickovski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mooney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Leidig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v40i11.37821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04251363v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2310.07324" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03277767v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ding" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vermeiren" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874256v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Chongyang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Raqui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442722v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912848" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Picard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377721v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy de Oliveira-Kumar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353732v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Emery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jalabert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derozier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665685v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11915072_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0Z0S11LH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01026287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365684v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365692v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.642329" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000382v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371300v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371292v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Veuillez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/edutice-00000381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00851259v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>