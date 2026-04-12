--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -126,1272 +126,1399 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PARADOXES DU SENS AU TRAVAIL ENTRE MODELE ECONOMICO-ADMINISTRATIF ET CARE : LE CAS DES UNITES DE PRISE EN CHARGE DES FEMMES VICTIMES DE VIOLENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens au travail à l’épreuve des paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.131-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l'épreuve des paradoxes. Entre aspirations individuelles et réalités organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.17-26, 2026, Questions de Société, 978-2-38630-308-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MON TRAVAIL N’A PLUS DE SENS : LES PARADOXES DU SENS AU TRAVAIL DANS LES PARCOURS PROFESSIONNELS FRACTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail à l’épreuve des paradoxes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484826v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nathalie Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coord. Commeiras N., Fabre C., Loose F., Loubès A., Rascol-Boutard S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens au travail. Enjeux de gestion et de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) sens du/au travail et ses représentations : des perspectives nourries à travers The Good Wife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le(s) sens au travail – Enjeux de gestion et débats de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences du manager pour une gouvernance hypermoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duplaà Hemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La gouvernance dans tous ses états !", sous la direction de M. Dufour, F. Noguera, D. Vallade, J.M. Plane, F. Zogning, Editions EMS, collection Gestion en liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail et des métiers au sein des universités : pour une lecture critique des modes de management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches critiques des organisations - Mélanges en l’honneur du professeur Alain Briole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impasse des comptabilités publique et privée: rendre visible les &amp;quot;biens communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Eggrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilités et Société - Entre représentation et construction du Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2018, 978-2-37687-102-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impasse des comptabilités publique et privée: rendre visibles les biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.153-171, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.chape.2018.01.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cybernétique entre représentations simple et complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien B. Bonache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Economica, pp.125-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels apports de la cybernétique au contrôle des organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bonache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Moris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification Sous la direction de Naro G. et Travaillé D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.125-133, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité des départements d’outre-mer - La décentralisation du Revenu Minimum d’Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Rihal et Martine Long. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travaux du centre d’études et de prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, p.47-51, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localiser pour s’adapter aux besoins des usagers - Le cas des coopérations locales dans le domaine de l’action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management local, de la gestion à la gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des usagers du dispositif d'insertion sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie et Management Local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Dalloz; Robert Le Duff et Jean-Jacques Rigal, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1401,3913 +1528,3913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'accompagnement post-transition professionnelle pour un engagement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia El Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l'AGRH, Association de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MANAGEMENT PUBLIC DES ENSEIGNANTS-CHERCHEURS UNIVERSITAIRES EST-IL EN PERIL OU PLUS NECESSAIRE QUE JAMAIS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management public en péril ou plus nécessaire que jamais?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politiques et Management Public, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amont des reconversions professionnelles : comportements individuels et enjeux organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée de Recherche de la Revue Internationale de Psychosociologie et de gestion des Comportements Organisationnels (RIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de bien commun et hôpital public: le cas de la prise en charge de femmes victimes de violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démission silencieuse : une lecture amont du changement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Gestion des Ressources Humaines, Oct 2023, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des organisations, transformation des métiers - Le cas de l'enseignant-chercheur manager de l'université publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la revue « Politiques et Management Public », « La relation Savoir-Pouvoir dans l’action publique face à l’incertitude »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des outils de gestion dans la prévention des risques psychosociaux dans le secteur agroalimentaire en République du Congo. Le cas d’une entreprise agroalimentaire au Congo-Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcisse Badiata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de l'AGRH, Mutations de l'environnement, mutations des organisations, mutations de la GRH?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideur humain et intelligence artificielle forte dans le processus de prise de décision organisationnel : quelle complémentarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khibri Abdessamiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pellegrin-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème journée Humanisme et Gestion, « Intelligence artificielle : risques, opportunités et éthique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES TRANSFORMATIONS DU METIER D'ENSEIGNANT- CHERCHEUR MANAGER : QUETE DE SENS ET ENTREPRENEURIAT DE SOI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur : un manager public durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Management Public, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNE RECHERCHE-ACTION POUR DÉTECTER DES COMPÉTENCES HYPERMODERNES : LE CAS DU MANAGER DE PROXIMITÉ DANS LE SECTEUR BANCAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Duplaà Hemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque International de l'ISEOR - Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Airmap "Territoires intelligents et Management public durable", Association Internationale de Recherche en Management Public, Paris, 23-24 mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une proposition pour appréhender les compétences d’un manager post/hypermoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duplaà-Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « La gouvernance dans tous ses états ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MANAGEMENT PAR LE SENS, MODES OPERATOIRES ET EFFETS VISES LE CAS DU SECTEUR PUBLIC LOCAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque AIRMAP, "Un management public innovant?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences du manager hyperconnecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890147v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Duplaà-Hermer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès AGRH, Expérimentations locales, contextualisation des solutions: pour aligner une gestion des Ressources Humaines avec la métamorphose des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle (?) place des femmes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les séries américaines nous disent de la place des femmes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème congrès de l'AGRH, Lyon, 29-31 Octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lyon, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les series télévisées, un support pédagogique impliquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l' AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LA FRONTIERE DU REEL : LES SERIES, UN OVNI PEDAGOGIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème congrès de l' Association Gestion Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager par le sens, un manager potentiellement réflexif - Une étude exploratoire dans le secteur public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut Psychanalyse et Management " La fabrique du manager réflexif. Apprendre par la transformation des pratiques managériales "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management par le sens : mise en œuvre éventuelle et effets potentiels - Une étude exploratoire dans le secteur public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité publique au défi des frontières organisationnelles Le cas du traitement des immobilisations corporelles dans le secteur public local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès de l' Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité et secteur public local : le cas des immobilisations corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et secteur public local : le cas des immobilisations corporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des paradoxes générateurs de compétences - Le cas de dispositifs d’action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche « Les relations entre associations et collectivités territoriales : vers quel avenir ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Collectivités Territoriales, Faculté DEG, 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous gestionnaires des Ressources Humaines ? Le cas de réseaux d'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle approche des territoires pour déceler des leviers de performance ? - Le cas des coopérations dans l’action sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques Publiques et Innovation dans le champ social et médico-social : quels modèles et capacité d’action ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité et contrôle dans le secteur des services : le cas l’accompagnement à la création d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation des processus de performance par l'utilisation de la cartographie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès de l’AGRH, Méthodes émergentes et recherche en GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUALITE ET CONTROLE DANS LE SECTEUR DES SERVICES : LE CAS DE L'ACCOMPAGNEMENT A LA CREATION D'ENTREPRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la relation de service : les critères utilisés par les créateurs d’entreprise pour juger de la qualité de l’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue Euro Méditerranéen de Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDICATEURS DE QUALITE ET CONTROLE DES ENTREPRISES DE SERVICES : LE CAS DES ORGANISMES D'ACCOMPAGNEMENT A LA CREATION D'ENTREPRISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00525829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de qualité et contrôle des entreprises de services : le cas des organismes d’accompagnement à la création d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l’Association Francophone de Comptabilité, La comptabilité, le contrôle et l’audit, entre changement et stabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE COGNITIVE DE LA PERFORMANCE D'UN RESEAU : LE CAS D'UN PLAN LOCAL D'INSERTION PAR L'ECONOMIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche cognitive de la performance d’un réseau : le cas d’un Plan Local d’Insertion par l’Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès de l’Association Francophone de Comptabilité, Comptabilité et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des indicateurs de la qualité de la relation de service - Le cas de l’accompagnement des créateurs d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Internationale de Management Stratégique, AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and Operational Performance Measures : The Case of French Museums and of The French Income Support Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Performing Public Sector : The Second Transantlantic Dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche interprétative et interactionniste du pilotage de la performance dans un contexte interorganisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des IAE, Les sciences de gestion, acquis et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE de Montpellier, 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling Complex Organizations on the Basis of an Operational Performance Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Congress of Accounting Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Accounting Education and Research, 2006, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Control of Complex Organizations and Operational Performance Measures : The Case of French Museums and The Case of The French Income Support Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Interdisciplinary Perspectives on Accounting Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De pratiques de GRH inadaptées… à des ajustements des RH par la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Internationale de Recherche sur le Travail et l’Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation par la cartographie cognitive de la performance d'un réseau inter-institutions : le cas d'un plan local d'insertion par l'économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Eggrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Les approches cognitives en sciences de gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes entre simplification et complexification : le cas des entrées dans les musées et des sorties du dispositif RMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès de l’Association Française de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre instruments de mesure de la performance et compétences : les cas des musées et d'un dispositif d'action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La GRH mesurée !, 15ème Congrès de l’Association de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les normes entre simplifications et complexification : le cas des entrées dans les musées et des sorties du dispositif RMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et Mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00592760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche des compétences dans la performance interorganisationnelle par l'utilisation des cartes cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La GRH mesurée !,15ème Congrès de l’Association de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif, système ou réseau ? Le pilotage de la performance interorganisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « L'action publique au travail »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et compétences dans la coproduction de l'insertion sociale : le pilotage et les réseaux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurer l'action publique : Big bang ou réforme?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politiques et Management Public, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5317,104 +5444,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démissionnaires silencieux s'expriment sur TikTok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,863 +5551,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant-chercheur : un manager public durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transformation des métiers à l’université ou l’émergence d’un enseignant-chercheur manager en quête de sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (2), pp.255-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inclusion dans l'entreprise est-elle encore d'actualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée des chemins : sacre de l’individualisme ou retour du collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séries télévisées, un support pédagogique impliquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26, pp.103-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.181.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.181.0103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01958253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la frontière du réel : les séries américaines, une inspiration pour comprendre les dynamiques organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dreyfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94 (4), pp.15-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.094.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.094.0015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02279572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-régulation des RH : des pistes d'action pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, n°40, pp.44-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.040.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.040.0218⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01662314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de qualité de la relation de service : une proposition de typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 79, pp.19-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance entre construit social et indicateur simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (3), pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compatibilité de deux modes d'adaptation à la complexité : par un indicateur de performance et par les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53, pp.103 - 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6290,143 +6417,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens au travail - Enjeux de gestion et débats de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6436,91 +6563,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique au défi de la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Orléans, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01883107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6530,114 +6657,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance dans un contexte interorganisationnel : une approche interprétative et interactionniste du pilotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rascol-Boutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier 2 Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01667966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6705,51 +6832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="324D7415"/>
+    <w:nsid w:val="F3118011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6936,51 +7063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-rascol-boutard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087243008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia El Yacoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859058v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224; Hemer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03011257v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662317v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01643452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Labelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia El Yacoubi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Badiata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;-Hermer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01890147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632436v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630739v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645990v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letort" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632451v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01644288v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659076v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634383v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418602v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246044v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0103" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0218" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01644299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662404v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01883107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01667966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-rascol-boutard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087243008" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490389v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rascol-Boutard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dreyfuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Labelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loubes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Commeiras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia El Yacoubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224; Hemer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03011257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289782v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrikx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04058059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Eggrickx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.chape.2018.01.0153" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Bonache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Moris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136914v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bonache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01643452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia El Yacoubi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Badiata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246081v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khibri Abdessamiy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pellegrin-Boucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01893482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupla&#224;-Hermer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01890147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01894075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02289717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01630733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634673v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01644288v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634380v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01634383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418602v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859087v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03246044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.181.0103" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.094.0015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0218" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01644299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01662404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01883107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-01667966v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>