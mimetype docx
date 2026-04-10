--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t>
+                <w:t xml:space="preserve">Optimising organic nitrogen fertilisation in horticultural growing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cusset</w:t>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Moammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Perrin</w:t>
+                <w:t xml:space="preserve">Sophie Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Joussemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art01-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729576v1</w:t>
+                <w:t xml:space="preserve">hal-04712713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising organic nitrogen fertilisation in horticultural growing media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which soil microbial indicators should be included in routine laboratory tests to support the transition to sustainable management of arable farming systems? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Valé</w:t>
+                <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bresch</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Joussemet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 88, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art01-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712713v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t>
               </w:r>
@@ -1262,498 +1262,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the interplay between harvest time and climatic conditions drives the dynamics of hemp (Cannabis sativa L.) field retting</w:t>
+                <w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Amira Aschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Philippe</w:t>
+                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Thiébeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Gaudard</w:t>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117294⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220232v1</w:t>
+                <w:t xml:space="preserve">hal-04125354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Conservative Agricultural Practices Improve the Functional Biological State of Legume-Based Cropping Systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Aschi</w:t>
+                <w:t xml:space="preserve">Marina A Bleken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture13061223⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125354v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of accounting nitrous oxide emissions from agricultural crop residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the interplay between harvest time and climatic conditions drives the dynamics of hemp (Cannabis sativa L.) field retting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen E Olesen</w:t>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert M Rees</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Pascal Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Bleken</w:t>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">François Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 204 (117294), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231800v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of nitrogen mineralization in organically fertilized growing media for soil‐less production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Valé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental footprint of dehydrated alfalfa production (Medicago sativa L.) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2196,295 +2196,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic Fertilization of Growing Media: Response of N Mineralization to Temperature and Moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Valé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+                <w:t xml:space="preserve">Louise Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
+              <w:t xml:space="preserve">Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (152), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/horticulturae8020152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857990v1</w:t>
+                <w:t xml:space="preserve">hal-03575951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Fertilization of Growing Media: Response of N Mineralization to Temperature and Moisture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bresch</w:t>
+                <w:t xml:space="preserve">How Modelers Model: the Overlooked Social and Human Dimensions in Model Intercomparison Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Albanito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mcbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Paillat</w:t>
+                <w:t xml:space="preserve">Matthew Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (152), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (18), pp.13485-13498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/horticulturae8020152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575951v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well‐established fact: rapid mineralization of organic inputs is an important factor for soil carbon sequestration</w:t>
               </w:r>
@@ -2604,51 +2604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review and meta-analysis of mitigation measures for nitrous oxide emissions from crop residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Abalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,1056 +2732,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataset of biomass and chemical quality of crop residues from European areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marciel Redin</w:t>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars Stoumann Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375925v1</w:t>
+                <w:t xml:space="preserve">hal-03263141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of biomass and chemical quality of crop residues from European areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water interception and release of soluble carbon by mulches of plant residues under contrasting rain intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107227⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263141v1</w:t>
+                <w:t xml:space="preserve">hal-03261869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble modelling, uncertainty and robust predictions of organic carbon in long‐term bare‐fallow soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Farina</w:t>
+                <w:t xml:space="preserve">Renata Sándor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sándor</w:t>
+                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abdalla</w:t>
+                <w:t xml:space="preserve">Jorge Álvaro‐fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bechini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (4), pp.904-928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.15441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interception and release of soluble carbon by mulches of plant residues under contrasting rain intensities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Predicting field N2O emissions from crop residues based on their biochemical composition: A meta-analytical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Abalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana F. Rittl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Girardin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cairistiona Frances Elizabeth Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261869v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting field N2O emissions from crop residues based on their biochemical composition: A meta-analytical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Abalos</w:t>
+                <w:t xml:space="preserve">The combination of residue quality, residue placement and soil mineral N content drives C and N dynamics by modifying N availability to microbial decomposers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana F. Rittl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cairistiona Frances Elizabeth Topp</w:t>
+                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 812, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2021.108434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510098v1</w:t>
+                <w:t xml:space="preserve">hal-03375925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the mass and quality of wheat and vetch mulches affect drivers of soil N2O emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Sandor</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pete Smith</w:t>
+                <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getúlio Elias Pilecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Luiza Schu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905731v1</w:t>
+                <w:t xml:space="preserve">hal-03184687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the mass and quality of wheat and vetch mulches affect drivers of soil N2O emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+                <w:t xml:space="preserve">Multiscale modeling of microbial degradation of outer tissues of fiber-crop stems during the dew retting process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adriane Luiza Schu</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Voinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114395⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 311, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184687v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of microbial degradation of outer tissues of fiber-crop stems during the dew retting process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+                <w:t xml:space="preserve">Ensemble modelling of carbon fluxes in grasslands and croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Lafolie</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 311, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2020.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184543v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of a 15 N-labeled Urea Pulse in Heavily Fertilized Banana Crops</w:t>
               </w:r>
@@ -3884,64 +3884,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemp harvest time impacts on the dynamics of microbial colonization and hemp stems degradation during dew retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,5846 +4129,5858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emission increases with mulch mass in a fertilized sugarcane cropping system</w:t>
+                <w:t xml:space="preserve">Application of N Fertilizer to Sugarcane Mulches: Consequences for the Dynamics of Mulch Decomposition and CO2 and N2O Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Leal Pinheiro</w:t>
+                <w:t xml:space="preserve">Vladislav Kyulavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Dietrich</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-019-01366-7⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.484-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-019-10001-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508164v1</w:t>
+                <w:t xml:space="preserve">hal-02285589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometry constraints challenge the potential of agroecological practices for the soil C storage. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Daufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (6), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-019-0599-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient of decomposition in sugarcane mulches of various thicknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Leal Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Luiza Schu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 192, pp.66-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of N Fertilizer to Sugarcane Mulches: Consequences for the Dynamics of Mulch Decomposition and CO2 and N2O Fluxes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Investigating interactions between sugarcane straw and organic fertilizers recycled together in a soil using modelling of C and N mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Kyulavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thuries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Paillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (3), pp.484-496. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1234-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12155-019-10001-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285589v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating interactions between sugarcane straw and organic fertilizers recycled together in a soil using modelling of C and N mineralization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N2O emission increases with mulch mass in a fertilized sugarcane cropping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leal Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Kyulavski</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilherme Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Luiza Schu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1234-1248. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (5), pp.511-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.12831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-019-01366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444456v1</w:t>
+                <w:t xml:space="preserve">hal-02508164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807564v1</w:t>
+                <w:t xml:space="preserve">hal-01976249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and Shoot Contribution to Carbon and Nitrogen Inputs in the Topsoil Layer in No-Tillage Crop Systems under Subtropical Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marciel Redin</w:t>
+                <w:t xml:space="preserve">Field 13C Pulse Labeling of Pea, Wheat, and Vetch Plants for Subsequent Root and Shoot Decomposition Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mahmood Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cristiano Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismael Cristiano Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (e0170355), pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/18069657rbcs20170355⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/18069657rbcs20160449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887285v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of biogeochemical models to evaluate mitigation of greenhouse gas emissions from managed grasslands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Root and Shoot Contribution to Carbon and Nitrogen Inputs in the Topsoil Layer in No-Tillage Crop Systems under Subtropical Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Cristiano Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 642, pp.292-306. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (e0170355), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/18069657rbcs20170355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976249v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field 13C Pulse Labeling of Pea, Wheat, and Vetch Plants for Subsequent Root and Shoot Decomposition Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Mahmood Tahir</w:t>
+                <w:t xml:space="preserve">Tracking the dynamics of hemp dew retting under controlled environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/18069657rbcs20160449⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731140v1</w:t>
+                <w:t xml:space="preserve">hal-01854611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the dynamics of hemp dew retting under controlled environmental conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+                <w:t xml:space="preserve">Mulch of plant residues at the soil surface impact the leaching and persistence of pesticides: A modelling study from soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.06.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854611v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulch of plant residues at the soil surface impact the leaching and persistence of pesticides: A modelling study from soil columns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">Straw removal reduces the mulch physical barrier and ammonia volatilization after urea application in sugarcane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Leal Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Roberta Lago Giovelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, pp.54-64. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconhyd.2018.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818263v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straw removal reduces the mulch physical barrier and ammonia volatilization after urea application in sugarcane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Leal Pinheiro</w:t>
+                <w:t xml:space="preserve">Trade-off between C and N recycling and N2O emissions of soils with summer cover crops in subtropical agrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Adams Weiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro José Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Lago Giovelli</w:t>
+                <w:t xml:space="preserve">Leonardo Mendes Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getúlio Elias Pilecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 194, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433 (1-2), pp.213-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3831-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01959631v1</w:t>
+                <w:t xml:space="preserve">hal-02018429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between C and N recycling and N2O emissions of soils with summer cover crops in subtropical agrosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Mendes Bastos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Getúlio Elias Pilecco</w:t>
+                <w:t xml:space="preserve">Jean-François Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russel Mcauliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3831-2⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018429v1</w:t>
+                <w:t xml:space="preserve">hal-02624255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainties in crop and pasture ensemble model simulations of productivity and N2O emissions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russel Mcauliffe</w:t>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (2), pp.e603-e616. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624255v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
+                <w:t xml:space="preserve">A dynamic decision-making tool for calculating the optimal rates of N application for 40 annual crops while minimising the residual level of mineral N at harvest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Jean-Marie Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Coudrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Pascal Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Nathalie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Rémy Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4) (73), 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy7040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575931v1</w:t>
+                <w:t xml:space="preserve">hal-01658872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marco Carozzi</w:t>
+                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Cavalli</w:t>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537755v1</w:t>
+                <w:t xml:space="preserve">hal-01582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic decision-making tool for calculating the optimal rates of N application for 40 annual crops while minimising the residual level of mineral N at harvest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubrulle</w:t>
+                <w:t xml:space="preserve">Sugarcane mulch C and N dynamics during decomposition under different rates of trash removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Damay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
+                <w:t xml:space="preserve">I.C. Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy7040073⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658872v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop residue quality and soil type influence the priming effect but not the fate of crop residue C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Schmatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mahmood Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Luiza Schu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 414 (1), pp.229-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-016-3120-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugarcane mulch C and N dynamics during decomposition under different rates of trash removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Crop residues decomposition dynamics in farms practising conservation agriculture in the Grand Est region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2017.04.013⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534651v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Review and analysis of strengths and weaknesses of agro-ecosystem models for simulating C and N fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Brilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bechini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Carozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.445-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.03.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01582291v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop residues decomposition dynamics in farms practising conservation agriculture in the Grand Est region, France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2017050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627656v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation énergétique des biomasses peut-elle changer l’équilibre des cycles biogéochimiques dans les sols cultivés ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode pour quantifier les biomasses de résidus de récolte à la surface des sols après la moisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.5137734096127456E12⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2016027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543465v1</w:t>
+                <w:t xml:space="preserve">hal-01357492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">A. Bathia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.245-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636359v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour quantifier les biomasses de résidus de récolte à la surface des sols après la moisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Thiébeau</w:t>
+                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2016027⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357492v1</w:t>
+                <w:t xml:space="preserve">hal-01509045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N models Intercomparison – benchmark and ensemble model estimates for grassland production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delayed and asymmetric responses of soil C pools and N fluxes to grassland/cropland conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bathia</w:t>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillaumaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470016000297⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539466v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic strategies and carbon use efficiency of a litter-decomposing fungus grown on maize leaves, stems, and root</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gainvors-Claisse</w:t>
+                <w:t xml:space="preserve">In situ roots decompose faster than shoots left on the soil surface under subtropical no-till conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mahmood Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Schmatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getúlio Elias Pilecco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01315⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (6), pp.853-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-016-1125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509045v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed and asymmetric responses of soil C pools and N fluxes to grassland/cropland conversions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guillaumaud</w:t>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.31-39. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494460v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ roots decompose faster than shoots left on the soil surface under subtropical no-till conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valorisation énergétique des biomasses peut-elle changer l’équilibre des cycles biogéochimiques dans les sols cultivés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-016-1125-5⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.41-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137734096127456E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355662v1</w:t>
+                <w:t xml:space="preserve">hal-01543465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rainfall regimes and mulch decomposition on the dissipation and leaching ofS-metolachlor and glyphosate: a soil column experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (12), pp.278-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ps.3803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des rotations à base de cultures fourragères en termes de gaz à effet de serre (GES) et bilan carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimai Senapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Giostri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Carozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between the density and activity of microbial communities possessing arylsulfatase activity and soil sulfate dynamics during the decomposition of plant residues in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Niknahad Gharmakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.88-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution des sciences du sol face à l'émergence de la notion de service écosystémique. Résultats d'une étude lexicométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Deverre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (1), pp.101-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain regime and soil type affect the C and N dynamics in soil columns that are covered with mixed-species mulches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Aslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sohaib Aslam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 393 (1-2), pp.319-334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2501-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilité des sols et minéralisation de l'azote : sous l'influence des pratiques culturales, quels processus et interactions sont impliqués ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thiébeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 223, pp.189-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting Microbe and Litter Quality Controls on Litter Decomposition: A Modeling Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269011v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting Microbe and Litter Quality Controls on Litter Decomposition: A Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Moorhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+                <w:t xml:space="preserve">hal-01269011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new equation to simulate the contact between soil and maize residues of different sizes during their decomposition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-013-0876-5⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005073v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le recours aux engrais azotés de synthèse : quel potentiel et quel impact sur les émissions de N2O à l'échelle France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new equation to simulate the contact between soil and maize residues of different sizes during their decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar Iqbal Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/j6kk-ff53⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-013-0876-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186906v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the chemical composition and heterogeneity of crop residue mixtures decomposing at the soil surface affect C and N mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Caitan Skolaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.65-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2014.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon mineralization in soil of roots from twenty crop species, as affected by their chemical composition and botanical family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marciel Redin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Schmatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Liberalesso de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 378 (1-2), pp.205-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-013-2021-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue density determines the water storage characteristics of crop residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhtar A. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 367 (1-2), pp.285 - 299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-012-1460-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen management in arable crops: Can available knowledge and tools reconcile agronomic and environmental needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.249 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2013.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International innovation - environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization-immobilization of sulphur in a soil during decomposition of plant residues of varied chemical composition and S content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Niknahad Gharmakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Benizri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 360 (1-2), pp.391-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-012-1230-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus x giganteus leaf senescence, decomposition and C and N inputs to soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert N. Amougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (6), pp.698-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1757-1707.2012.01192.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil turnover of crop residues from the banana (Musa AAA cv. Petite-Naine) mother plant and simultaneous uptake by the daughter plant of released nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9990,9748 +10002,9748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.117-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on C and N dynamics of simultaneous application of pig slurry and wheat straw, as affected by their initial locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmari Regina Helena Cargnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Patrícia da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Jose Giacomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (6), pp.633-642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-011-0658-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation agriculture cropping systems in temperate and tropical conditions, performances and impacts. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Triomphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. A. M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-012-0106-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00762374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality and decomposition in soil of rhizome, root and senescent leaf from Miscanthus x giganteus, as affected by harvest date and N fertilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Impact of Plant Cell Wall Network on Biodegradation in Soil: Role of lignin composition and phenolic acids in roots from 16 maize genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Machinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (7), pp.1544-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-010-0443-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02648028v1</w:t>
+                <w:t xml:space="preserve">hal-02652693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Plant Cell Wall Network on Biodegradation in Soil: Role of lignin composition and phenolic acids in roots from 16 maize genotypes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts de changements d’occupation et de gestion des sols sur la dynamique des matières organiques, les communautés microbiennes et les flux de carbone et d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abad Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.147-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652693v1</w:t>
+                <w:t xml:space="preserve">hal-02648639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de changements d’occupation et de gestion des sols sur la dynamique des matières organiques, les communautés microbiennes et les flux de carbone et d’azote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Soil environmental conditions rather than denitrifier abundance and diversity drive potential denitrification after changes in land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abad Chabbi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">A. Chabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillaumaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (5), pp.1975-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02340.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648639v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil environmental conditions rather than denitrifier abundance and diversity drive potential denitrification after changes in land uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Attard</w:t>
+                <w:t xml:space="preserve">Quality and decomposition in soil of rhizome, root and senescent leaf from Miscanthus x giganteus, as affected by harvest date and N fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert N. Amougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 338 (1-2), pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-010-0443-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02340.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01631828v1</w:t>
+                <w:t xml:space="preserve">hal-02648028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mulch : protection et garde-manger à la fois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics and recovery of fertilizer (15)N in soil and winter wheat crop under minimum versus conventional tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">S.J. Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. Boizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akhtar A. Iqbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (1-2), pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2010.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656568v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and recovery of fertilizer (15)N in soil and winter wheat crop under minimum versus conventional tillage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shifts between Nitrospira- and Nitrobacter-like nitrite oxidizers underlie the response of soil potential nitrite oxidation to changes in tillage practicesemi_2070 315..326</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Commeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Terada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02070.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2010.03.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668722v1</w:t>
+                <w:t xml:space="preserve">halsde-00525118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts between Nitrospira- and Nitrobacter-like nitrite oxidizers underlie the response of soil potential nitrite oxidation to changes in tillage practicesemi_2070 315..326</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mulch : protection et garde-manger à la fois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thiébeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhtar A. Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60, pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02070.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00525118v1</w:t>
+                <w:t xml:space="preserve">hal-02656568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which formalism to model the pH and temperature dependence of the microbiological processes in soils? Emphasis on nitrification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of sample pre-treatment and potential contamination of soluble carbon in soil extracts during lyophilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gerard</w:t>
+                <w:t xml:space="preserve">Filip Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Gonzague G. Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1335-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-008-9155-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192164v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sample pre-treatment and potential contamination of soluble carbon in soil extracts during lyophilisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delfosse</w:t>
+                <w:t xml:space="preserve">Decomposition in soil and chemical changes of maize roots with genetic variations affecting cell wall quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Machinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.02.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (2), pp.176-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01109.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663325v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition in soil and chemical changes of maize roots with genetic variations affecting cell wall quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Estimation of sulfur mineralization and relationships with nitrogen and carbon in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Niknahad Gharmakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01109.x⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-008-0332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668814v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of sulfur mineralization and relationships with nitrogen and carbon in soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil biodegradation of maize root residues: Interaction between chemical characteristics and the presence of colonizing micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Machinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (6), pp.1253-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-008-0332-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667747v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodegradation of maize root residues: Interaction between chemical characteristics and the presence of colonizing micro-organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Which formalism to model the pH and temperature dependence of the microbiological processes in soils? Emphasis on nitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Watteau</w:t>
+                <w:t xml:space="preserve">Frederic Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Villemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2009.03.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (4), pp.539-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-008-9155-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486322v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and controls on gross N mineralization-immobilization-turnover in soil subjected to zero tillage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinasse organic matter quality and mineralization potential, as influenced by raw material, fermentation and concentration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.R.P. Fillery</w:t>
+                <w:t xml:space="preserve">Virginie Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Murphy</w:t>
+                <w:t xml:space="preserve">N. Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruun</w:t>
+                <w:t xml:space="preserve">R. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Jensen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Cazevieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.190-197. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (6), pp.1553-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00969.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662771v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralização do carbono da palha de aveia e dejetos de suínos aplicados na superfície ou incorporados ao solo</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon and N turnover in moist sandy soil following short exposure to a range of high soil temperature regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Cesar Miola</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Luxhoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R.P. Fillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.V. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0100-06832008000700008⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (8), pp.710-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR08044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663937v1</w:t>
+                <w:t xml:space="preserve">hal-02657164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling N dynamics to assess environmental impacts of cropped soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 97, pp.131-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2113(07)00004-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.07.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192094v1</w:t>
+                <w:t xml:space="preserve">hal-00729886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinasse organic matter quality and mineralization potential, as influenced by raw material, fermentation and concentration processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Oliver</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cazevieille</w:t>
+                <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2007.04.012⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460851v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling N dynamics to assess environmental impacts of cropped soils</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Reau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.2754-2761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729886v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00453810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and N turnover in moist sandy soil following short exposure to a range of high soil temperature regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Distribution and controls on gross N mineralization-immobilization-turnover in soil subjected to zero tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luxhoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.R.P. Fillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR08044⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.190-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2007.00969.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657164v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Froux</w:t>
+                <w:t xml:space="preserve">Mineralização do carbono da palha de aveia e dejetos de suínos aplicados na superfície ou incorporados ao solo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jose Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Aita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Cesar Miola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.2661-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0100-06832008000700008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460862v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the influence of soil-plant residue contact on carbon mineralization: Comparison of a compartmental approach and a 3D spatial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Garnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Christophe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40, pp.2754-2761</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 40 (11), pp.2754-2761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00453810v1</w:t>
+                <w:t xml:space="preserve">hal-01192094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate effects of the biochemical quality and N content of crop residues on C and N dynamics in soil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralisation of crop residues on the soil surface or incorporated in the soil under controlled conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Chotte</w:t>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.797-804. </w:t>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.849-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-007-0169-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0165-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656884v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling water, carbon and nitrogen dynamics in soil covered with decomposing mulch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separate effects of the biochemical quality and N content of crop residues on C and N dynamics in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Findeling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">J.L. Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.797-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-007-0169-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00826.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657217v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of mulched versus incorporated crop residues: Modelling with PASTIS clarifies interactions between residue quality and location</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Modeling water, carbon and nitrogen dynamics in soil covered with decomposing mulch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Findeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Findeling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roel Merck</w:t>
+                <w:t xml:space="preserve">F. Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (1), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00826.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.04.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660499v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the effects of N availability, straw particle size and location in soil on C and N mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.J. Giacomini</w:t>
+                <w:t xml:space="preserve">Decomposition of mulched versus incorporated crop residues: Modelling with PASTIS clarifies interactions between residue quality and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Findeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Merck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (9), pp.2339-2350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-007-9448-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663410v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation of crop residues on the soil surface or incorporated in the soil under controlled conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Kunze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Moukoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Colin-Belgrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-007-0165-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (2), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665148v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+                <w:t xml:space="preserve">Simulating the effects of N availability, straw particle size and location in soil on C and N mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judicaël Moukoumi</w:t>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Colin-Belgrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Aita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 64 (2), pp.151-158. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301 (1-2), pp.289-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2006099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-007-9448-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660123v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tree species on gross and net N transformations in forest soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Moukoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Colin-Belgrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (2), pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crop residue location on carbon and nitrogen distribution in soil and in water-stable aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Soil moisture, carbon and nitrogen dynamics following incorporation and surface application of labelled crop residues in soil columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven de Gryze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 57 (4), pp.570-582. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00825.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 57 (6), pp.894-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00783.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665930v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture, carbon and nitrogen dynamics following incorporation and surface application of labelled crop residues in soil columns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roel Merckx</w:t>
+                <w:t xml:space="preserve">Can the biochemical features and histology of wheat residues explain their decomposition in soil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (1-2), pp.291-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-005-4628-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00783.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661637v1</w:t>
+                <w:t xml:space="preserve">hal-02666026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the biochemical features and histology of wheat residues explain their decomposition in soil ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kurek</w:t>
+                <w:t xml:space="preserve">Impact of crop residue location on carbon and nitrogen distribution in soil and in water-stable aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (4), pp.570-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00825.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-005-4628-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02666026v1</w:t>
+                <w:t xml:space="preserve">hal-02665930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redistribution of particulate organic matter during ultrasonic dispersion of highly weathered soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Oorts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vanlauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (1), pp.77-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1351-0754.2004.00654.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 15NH4+ pool dilution techniques to measure gross N fluxes in a coarse textured soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesper Luxhøi</w:t>
+                <w:t xml:space="preserve">Mineralisation of C and N from root, stem and leaf residues in soil and role of their biochemical quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian R.P. Fillery</w:t>
+                <w:t xml:space="preserve">Victor Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel V. Murphy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars S. Jensen</w:t>
+                <w:t xml:space="preserve">Robert Oliver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-005-0006-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680344v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralisation of C and N from root, stem and leaf residues in soil and role of their biochemical quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Abiven</w:t>
+                <w:t xml:space="preserve">Comparison of 15NH4+ pool dilution techniques to measure gross N fluxes in a coarse textured soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Luxhøi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Oliver</w:t>
+                <w:t xml:space="preserve">Ian R.P. Fillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel V. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars S. Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-005-0006-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (3), pp.569-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681892v1</w:t>
+                <w:t xml:space="preserve">hal-02680344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory system to estimate ammonia volatilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.101-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between mite community structure and gross N fluxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graham Osler</w:t>
+                <w:t xml:space="preserve">Adaptation and assessment of the Azodyn model for managing the nitrogen fertilization of organic winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Gauci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Dorsainvil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.249-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677430v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and assessment of the Azodyn model for managing the nitrogen fertilization of organic winter wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Spatial location of carbon decomposition in the soil pore system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.T. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen de Wever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Dorsainvil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (4), pp.739-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00639.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680462v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial location of carbon decomposition in the soil pore system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roel Merckx</w:t>
+                <w:t xml:space="preserve">The SAHGA model to calculate the Spatial Ammoniacal Heterogeneity at the soil surface after fertiliser Granule Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Cadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00639.x⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (3), pp.178-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-004-0762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682617v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SAHGA model to calculate the Spatial Ammoniacal Heterogeneity at the soil surface after fertiliser Granule Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
+                <w:t xml:space="preserve">Correlation between mite community structure and gross N fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Osler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Fillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Azam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Craig Gauci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunya Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-004-0762-2⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (1), pp.191-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2003.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677481v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon mineralisation in soil adjacent to plant residues of contrasting biochemical quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35, pp.93-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling carbon and nitrogen dynamics in a bare soil with and without straw incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54, pp.555-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gross nitrogen fluxes in soil: Theory, measurement and application of N-15 pool dilution techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Fillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.S. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 79, pp.69-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-2113(02)79002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of the SUNDIAL model to simulate the short-term dynamics of 15N applied to winter wheat and oilseed rape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Gabrielle</w:t>
+                <w:t xml:space="preserve">A review of tillage effects on crop residue management, seebed conditions and seedling establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 61, pp.13-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675765v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: A simple dynamic model based on the C:N ratio of the residues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+                <w:t xml:space="preserve">Déclencher la fertilisation azotée du blé : bases théoriques et principes généraux - Le témoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Limaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 273, pp.62-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862651v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of tillage effects on crop residue management, seebed conditions and seedling establishment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Machet</w:t>
+                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: a simple dynamic model based on the C:N ratio of the residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 61, pp.13-32</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228, pp.83-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673804v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclencher la fertilisation azotée du blé : bases théoriques et principes généraux - Le témoin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Décomposition des résidus: une affaire d'histoire culturale et de travail du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 273, pp.62-70</w:t>
+              <w:t xml:space="preserve">, 2001, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674463v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: a simple dynamic model based on the C:N ratio of the residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
+                <w:t xml:space="preserve">Ability of the SUNDIAL model to simulate the short-term dynamics of 15N applied to winter wheat and oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.J. Bradburry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicolardot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 137, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859601001241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673993v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition des résidus: une affaire d'histoire culturale et de travail du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Simulation of C and N mineralisation during crop residue decomposition: A simple dynamic model based on the C:N ratio of the residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228 (1), pp.83 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004813801728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613411v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+                <w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leterme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 218, pp.257-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01862681v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of nitrogen from winter-frozen rapeseed leaves: mineralization, fluxes to the environment and uptake by rapeseed crop in spring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Leterme</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (11-12), pp.1717 - 1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693845v1</w:t>
+                <w:t xml:space="preserve">hal-01862669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C and N fluxes of decomposing 13C and 15N Brassica napus L.: effects of residue composition and N content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+                <w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Linères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-0717(00)00090-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862669v1</w:t>
+                <w:t xml:space="preserve">hal-01862674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Quality of Crop Residues and Carbon and Nitrogen Mineralization Kinetics under Nonlimiting Nitrogen Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId556" w:history="1">
+                <w:t xml:space="preserve">Decomposition in the field of residues of oilseed rape grown at two levels of nitrogen fertilisation. Effects on the dynamics of soil mineral nitrogen between successive crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64 (3), </w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56 (2), pp.125 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2000.643918x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1009838618133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862674v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon, nitrogen and microbial gradients induced by plant residues decomposing in soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chenu</w:t>
+                <w:t xml:space="preserve">Azodyn: a simple model simulating the date of nitrogen deficiency for decision support in wheat fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 50, pp.567-578</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.129-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694188v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term immobilisation and crop uptake of fertilizer nitrogen applied to winter wheat: effect of date of application in spring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon, nitrogen and microbial gradients induced by plant residues decomposing in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Machet</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 206, pp.137-149</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 50, pp.567-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692738v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ changes in gross N transformations in bare soil after addition of straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 31, pp.119-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azodyn: a simple model simulating the date of nitrogen deficiency for decision support in wheat fertilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term immobilisation and crop uptake of fertilizer nitrogen applied to winter wheat: effect of date of application in spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 10, pp.129-144</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 206, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697009v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between rate of crop growth at date of fertilizer N application and fate of fertiliser N applied to winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Limaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 214, pp.49-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, carbon and nitrogen cycling in a rendzina soil cropped with winter oilseed raoe : the Châlons Oilseed Rape Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for calculating nitrogen fluxes in soil using 15N tracing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Le devenir des fertilisants azotés : utilisation par la plante, immobilisation, lixiviation et pertes par voies gazeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Limaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (14), pp.1963-1979</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (5), pp.95-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688580v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des fertilisants azotés : utilisation par la plante, immobilisation, lixiviation et pertes par voies gazeuses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term immobilisation and crop uptake of fertiliser nitrogen applied to winter wheat : effect of date of application in spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 84 (5), pp.95-117</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 206 (2), pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694685v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term immobilisation and crop uptake of fertiliser nitrogen applied to winter wheat : effect of date of application in spring</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">STICS: a generic model for the simulation of crops and their water and nitrogen balances. I. Theory and parameterization applied to wheat and corn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 206 (2), pp.137-149</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.311-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692980v1</w:t>
+                <w:t xml:space="preserve">hal-02698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS: a generic model for the simulation of crops and their water and nitrogen balances. I. Theory and parameterization applied to wheat and corn</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">A model for calculating nitrogen fluxes in soil using 15N tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (5-6), pp.311-346</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (14), pp.1963-1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698682v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of carbon and nitrogen in water-stable aggregates during decomposition of 13C 15N-labelled wheat straw in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of wheat straw and rye residues as affected by particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 189, pp.197-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling temperature and moisture effects on C-N transformations in soils : comparison of nine models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102, pp.325-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de résidence du carbone et le potentiel de stockage de carbone dans quelques sols cultivés français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 77, pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen-15 tracers combined with tensio-neutronic method to estimate the nitrogen balance of irrigated maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Kengni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Garino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 61 (5), p. 1508-1518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100050031x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term kinetics of residual wheat straw C and N under field conditions : characterization by 13C 15N tracing and soil particle size fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.A. Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48, pp.283-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between decomposition of plant residues and nitrogen cycling in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Darwis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 181, pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation des résidus végétaux. Quel effet sur la dynamique de l'azote ?</w:t>
+                <w:t xml:space="preserve">Soil inorganic N availability : effect on maize residue decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Darwis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 206, pp.9-15</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (12), pp.1529-1538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706768v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil inorganic N availability : effect on maize residue decomposition</w:t>
+                <w:t xml:space="preserve">Incorporation des résidus végétaux. Quel effet sur la dynamique de l'azote ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (12), pp.1529-1538</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 206, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713538v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l'interculture : une nécessité pour limiter le lessivage des nitrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 206, pp.4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des matières organiques des sols aux changements atmosphériques globaux IV. Simulation des effets d'un réchauffement et d'une production carbonée accrue, sur les stocks de carbone de sols cultivés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Measurement of nitrogen mineralization and immobilization fluxes in soil as a means of predicting net mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 3 (4), pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(14)80157-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702587v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of nitrogen mineralization and immobilization fluxes in soil as a means of predicting net mineralization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Réponse des matières organiques des sols aux changements atmosphériques globaux IV. Simulation des effets d'un réchauffement et d'une production carbonée accrue, sur les stocks de carbone de sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 8, pp.91-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703939v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partitioning of fertilizer-N between soil and crop : comparison of ammonium and nitrate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 144 (1), pp.101-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02710624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial immobilization of ammonium and nitrate in cultivated soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 22 (7), pp.913-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonitrate ou engrais azote liquide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 254, pp.57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of labelled N15 urea and ammonium nitrate applied to a winter wheat crop I. Nitrogen transformation in the soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 112, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of labelled 15 N urea and ammonium nitrate applied to a winter wheat crop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 112, pp.215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que devient l'azote des engrais mineraux ? Les revelations de l'isotope 15.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agri Décideur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 2, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02725266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de transformation de l'azote dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 115, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification du coefficient reel d'utilisation et consequences pour la fertilisation azotee des cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 73 (3), pp.39-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19741,2511 +19753,2511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation des cultures et gestion de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boiffin, François Laurent, Guy Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l’implantation des cultures. Enjeux agroécologiques, itinéraires techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quæ et Arvalis, pp.440, 2020, 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouclage des cycles: des approches renouvelées et plus englobantes des cycles biogéochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.194-214, 2019, 978-2-7592-2937-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-N-P Decoupling Processes Linked to Arable Cropping Management Systems in Relation With Intensification of Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrosystem Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic press, Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Agroecosystem Diversity Reconciling Contemporary Agriculture and Environmental Quality, 978-0-12-811050-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des matières organiques et des activités microbiennes : conséquences pour le fonctionnement du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoise Nunan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vieublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: des enjeux majeurs en agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 327 p., 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages et contrôles des cycles du carbone et de l’azote par les communautés microbiennes dans les sols cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sols et la vie souterraine: Des enjeux majeurs en agroécologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae - Académie d'Agriculture de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-62, 2017, Synthèses (Quae), 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du travail du sol sur les cycles biogéochimiques de l'azote et du carbone : de la compréhension des mécanismes aux conséquences pour la gestion des pratiques agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Dimassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il travailler le sol ? Acquis et Innovations pour une agriculture durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae, Arvalis-Institut du Végétal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, Savoir Faire (Quae), 9782759221936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour le système de recherche-formation-innovation agronomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
+                <w:t xml:space="preserve">De la fertilisation raisonnée à la maîtrise des cycles biogéochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boiffin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2014, 9782759220557</w:t>
+              <w:t xml:space="preserve">, Editions Quae, 288 p., 2014, Matière à débattre et décider, 9782759220557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798171v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fertilisation raisonnée à la maîtrise des cycles biogéochimiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les connaissances nouvelles sur le cycle de l’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Boiffin</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Machet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 288 p., 2014, Matière à débattre et décider, 9782759220557</w:t>
+              <w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2014, Matière à Débattre - Décider, 9782759220557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268526v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les connaissances nouvelles sur le cycle de l’azote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi une réflexion prospective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guiard-van Laethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fertilisation et environnement. Quelles pistes pour l'aide à la décision ?</w:t>
+              <w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 288 p., 2014, Matière à Débattre - Décider, 9782759220557</w:t>
+              <w:t xml:space="preserve">, 288 p., 2014, 9782759220557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173770v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi une réflexion prospective?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Perspectives pour le système de recherche-formation-innovation agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Boiffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertilisation et Environnement : Quelles pistes pour l'aide à la décision ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2014, 9782759220557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795786v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity in grasslands and its importance for grassland functioning and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2011, 978-1-84593-809-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity in grasslands and its importance for grassland functioning and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Attard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CABI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grassland Productivity and Ecosystems Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemaire, G., Hodgson, J., Chabbi, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.158-165, 2011, 9781845938093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781845938093.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composante chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agronomie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2006, 2-7592-0000-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen mineralization under bare soils after the destruction of grazed pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable management of soil organic matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAB International, 2001, 0-85199-465-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of enriched 15N sources to study soil N transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.R.P. Fillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stable isotope techniques in the study of biological processes and functioning of ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du bilan environnemlental d'une culture de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P Maillard, R Bonhomme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctionnement des peuplements végétaux sous contraintes environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-135, 2000, Les Colloques de l'INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant residue decomposition: Effect of soil porosity and particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effect of mineral-organic-microorganism interactions on soil and freshwater environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Publishers, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation couplée des transferts de masse et de chaleur avec les transformations biochimiques de l'azote et du carbone dans le sol. Compte rendu final du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.C. Simon</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau dans l'espace rural. Production végétale et qualité de l'eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1997, Mieux comprendre, 2-7380-0708-2</w:t>
+              <w:t xml:space="preserve">Le programme Valorisation et protection des ressources en eau 1992-1995. 2. Protection des ressources en eau: résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836574v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02840515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation couplée des transferts de masse et de chaleur avec les transformations biochimiques de l'azote et du carbone dans le sol. Compte rendu final du projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G Lemaire, B Nicolardot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le programme Valorisation et protection des ressources en eau 1992-1995. 2. Protection des ressources en eau: résultats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA Editions, 1997</w:t>
+              <w:t xml:space="preserve">Maitrise de l'azote dans les sols cultivés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-104, 1997, Les colloques de l'INRA n° 83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02840515v1</w:t>
+                <w:t xml:space="preserve">hal-01865874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'azote dans les sols cultivés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nicolardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maitrise de l'azote dans les sols cultivés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-104, 1997, Les colloques de l'INRA n° 83</w:t>
+              <w:t xml:space="preserve">L'eau dans l'espace rural. Production végétale et qualité de l'eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA Editions, 1997, Mieux comprendre, 2-7380-0708-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865874v1</w:t>
+                <w:t xml:space="preserve">hal-02836574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycle de l'azote dans les sols et la qualité des eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicolardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C Riou, R Bonhomme, A Neveu, F Papy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans l'espace rural : production végétale et qualité de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, pp.193-215, 1997, Collection Mieux Comprendre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des flux d'azote dans les sols par traçage isotopique 15 N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilisation des isotopes stables pour l'étude du fonctionnement des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, INRA Editions, 1995, Les Colloques de l'INRA, 2-7380-0606-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22255,747 +22267,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecosystem Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.453-464, 2019, 978-0-12-811050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/C2016-0-00198-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
-              <w:r>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité spatiale de l'activité des microorganismes décomposeurs des matières organiques dans les sols. Mise en évidence, paramètres explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Catroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Balabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">34 p., 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan environnemental du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">119 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS. Modèle de simulation de culture. Bilan hydrique. Bilan azoté. Notice utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94 p., 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS. Modèles de simulation de culture. Bilan hydrique. Bilan azoté. Version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">120 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23005,885 +23017,885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire bioéconomie - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Axelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 70 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta‐cas – Impact des recherches de l’INRA sur la fertilisation minérale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Département Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des pertes par voie gazeuse après application d'engrais minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA. 2003, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId714"/>
+      <w:footerReference w:type="default" r:id="rId715"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23951,51 +23963,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8225862"/>
+    <w:nsid w:val="EE832F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24182,51 +24194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-recous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4845-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034117628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8780-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agro-transfert-rt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/life+sciences/agriculture/journal/13593" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/academie/sections/section-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rmt-fertilisationetenvironnement.org/moodle/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moammed Benbrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Joussemet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art01-GB" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202300082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03575951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8020152" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13242" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rittl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154388" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104882" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana F. Rittl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Frances Elizabeth Topp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152532" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184687v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Get&#250;lio Elias Pilecco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Luiza Schu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114395" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leal Pinheiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01366-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194749v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-019-10001-0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444456v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12831" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Aita" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cristiano Pfeifer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18069657rbcs20170355" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mahmood Tahir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18069657rbcs20160449" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lago Giovelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.09.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mendes Bastos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3831-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7040073" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534647v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3120-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627656v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017050" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357492v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaumaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.016" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71D9RW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1125-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269000v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3803" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25D397E3998E40E271C495385BA6CCB4E4EBD188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187028v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Niknahad Gharmakher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187029v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2501-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589707v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268655v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caitan Skolaude" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268544v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Liberalesso de Freitas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-2021-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1460-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004324v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0639" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267840v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1230-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQWQMW13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000371v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert N. Amougou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-1707.2012.01192.x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G513Z20L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267841v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmari Regina Helena Cargnin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Patr&#237;cia da Luz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jose Giacomini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0658-x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SP31HNR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648028v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0443-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C7902598BF7B0F146332F9FD058FB181559812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652693v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Machinet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLF8H39C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631828v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Berranger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02340.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F69JQBS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656568v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668722v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Giacomini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.03.005" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHXC1PB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525118v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commeaux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terada" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02070.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMPVZHZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192164v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-008-9155-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ1G4XPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663325v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Coppens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.02.006" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W9S219-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668814v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Machinet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01109.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7797130D948F8B388E5752E196988B3405498AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667747v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0332-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KZ726H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.009" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV1QX536-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662771v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luxhoi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R.P. Fillery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Murphy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruun" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00969.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BEA0A49BFB1334ACFF777EE16C86807C41DE786/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663937v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Cesar Miola" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832008000700008" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460851v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.04.012" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MK43W7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(07)00004-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657164v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR08044" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453810v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656884v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0169-y" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLWNMRPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657217v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppens" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00826.x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6616KLX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660499v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.04.005" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2XG1XH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663410v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aita" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9448-5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6599BBR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665148v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0165-2" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kunze" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Moukoumi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Colin-Belgrand" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006099" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884067v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665930v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00825.x" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NSZ0G1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Gryze" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00783.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMVXBT8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666026v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-4628-7" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A720F9A38E6F2015DC2C3148C8536E8609D21DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682667v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Oorts" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanlauwe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1351-0754.2004.00654.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SJMRS4F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680344v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Luxh&#248;i" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R.P. Fillery" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V. Murphy" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S. Jensen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681892v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reyes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0006-0" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M7C901K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677430v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Osler" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fillery" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gauci" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Zhu" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.06.001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBHM407-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680462v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682617v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Strong" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen de Wever" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00639.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKJS8BJJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677481v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azam" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0762-2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDN8LP9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677948v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672461v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Neel" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681993v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stockdale" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Fillery" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(02)79002-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673804v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674463v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Limaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694188v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692738v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697957v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697009v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694795v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limaux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688580v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694685v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692980v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698682v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688424v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692610v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694310v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigo" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686923v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684293v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Normand" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kengni" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garino" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050031x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690724v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684633v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darwis" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706768v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713538v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701125v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702587v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703939v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80157-3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710624v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714686v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728136v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726715v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723830v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725266v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716689v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722979v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;my" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018421v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575935v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798171v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Butler" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3294-fertilisation-et-environnement.html" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268526v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173770v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795786v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiard-van Laethem" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809015v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631829v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20113342900" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0158" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812054v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829998v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829130v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838615v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruit" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840515v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776941v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790517v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/459574.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837675v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842982v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840520v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605074v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929249v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-recous" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4845-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034117628" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8780-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agro-transfert-rt.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/life+sciences/agriculture/journal/13593" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/academie/sections/section-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rmt-fertilisationetenvironnement.org/moodle/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003145v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#225;ta S&#225;ndor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/odjar.v10i0.18594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhenache" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chikowo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moammed Benbrahim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bresch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Joussemet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art01-GB" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112706" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Schmatz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2024.106065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04125354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Aschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture13061223" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen E Olesen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Rees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Bleken" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Abalos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16962" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220232v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thi&#233;beau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117294" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04178453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.202300082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03997939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105625" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209585v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.138704" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03575951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Paillat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae8020152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Albanito" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcbey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Harrison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655211v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardinael" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13242" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Butterbach-Bahl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara de Notaris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rittl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154388" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stoumann Jensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107227" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104882" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081740v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Farina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#225;ndor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdalla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvaro&#8208;fuentes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bechini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15441" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana F. Rittl" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Frances Elizabeth Topp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152532" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375925v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marciel Redin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jos&#233; Giacomini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2021.108434" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Adams Weiler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Get&#250;lio Elias Pilecco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Luiza Schu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114395" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bleuze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Voinot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123558" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905731v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Sandor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2020.107791" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02568600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Raphael" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Sierra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10050666" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112122" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Fuchs" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Merbold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Bellocchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GB006561" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Kyulavski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Paillat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thuries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-019-10001-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394655v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-019-0599-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194749v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dietrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leal Pinheiro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2019.04.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12831" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-019-01366-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976249v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brilli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Carozzi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731140v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mahmood Tahir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Aita" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Cristiano Pfeifer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18069657rbcs20160449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/18069657rbcs20170355" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Aslam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2018.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lago Giovelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.09.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018429v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mendes Bastos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3831-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624255v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russel Mcauliffe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13965" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658872v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Machet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Damay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Duval" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy7040073" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534651v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Pfeifer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534647v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-016-3120-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017050" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cavalli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.03.208" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357492v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2016027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539466v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Basso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470016000297" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gainvors-Claisse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01315" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494460v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Attard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaumaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.02.016" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M71D9RW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355662v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-016-1125-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543465v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137734096127456E12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3803" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25D397E3998E40E271C495385BA6CCB4E4EBD188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219585v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimai Senapati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giostri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187028v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Niknahad Gharmakher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2015.07.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641717v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deverre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187029v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2501-x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589707v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Moorhead" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108769" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186906v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j6kk-ff53" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005073v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar Iqbal Iqbal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-013-0876-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268655v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Caitan Skolaude" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2014.07.014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268544v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Liberalesso de Freitas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-2021-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhtar A. Iqbal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1460-8" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004324v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2013.0639" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267840v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1230-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JQWQMW13-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000371v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert N. Amougou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bertrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1757-1707.2012.01192.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G513Z20L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267790v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.07.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW3QT5HN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267841v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmari Regina Helena Cargnin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Patr&#237;cia da Luz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jose Giacomini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-011-0658-x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7SP31HNR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00762374v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scopel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Triomphe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Affholder" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. M. da Silva" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corbeels" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0106-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652693v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Machinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.04.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLF8H39C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648639v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicolardot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631828v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabbi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Berranger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02340.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F69JQBS1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648028v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0443-x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C7902598BF7B0F146332F9FD058FB181559812/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Giacomini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2010.03.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTHXC1PB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525118v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Commeaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terada" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02070.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZMPVZHZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656568v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663325v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Coppens" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague G. Alavoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.02.006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2W9S219-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668814v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Machinet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01109.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7797130D948F8B388E5752E196988B3405498AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667747v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-008-0332-0" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1KZ726H5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486322v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Villemin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.009" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV1QX536-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192164v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Cadre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gerard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-008-9155-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LQ1G4XPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460851v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Parnaudeau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oliver" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cazevieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2007.04.012" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MK43W7G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657164v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luxhoi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R.P. Fillery" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Murphy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruun" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Jensen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR08044" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729886v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parnaudeau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(07)00004-1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00453810v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cambier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bousso" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662771v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2007.00969.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5BEA0A49BFB1334ACFF777EE16C86807C41DE786/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663937v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Cesar Miola" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-06832008000700008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192094v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cambier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.07.032" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P19F9BDC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665148v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Abiven" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0165-2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656884v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sall" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Chotte" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-007-0169-y" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLWNMRPW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657217v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Findeling" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppens" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00826.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6616KLX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660499v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merck" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.04.005" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS2XG1XH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660123v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Kunze" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Moukoumi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Colin-Belgrand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006099" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663410v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aita" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9448-5" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G6599BBR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884067v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661637v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Gryze" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Merckx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00783.x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMVXBT8J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666026v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-4628-7" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A720F9A38E6F2015DC2C3148C8536E8609D21DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665930v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00825.x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4NSZ0G1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682667v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Oorts" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vanlauwe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1351-0754.2004.00654.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SJMRS4F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reyes" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Oliver" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-005-0006-0" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4M7C901K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680344v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Luxh&#248;i" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R.P. Fillery" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel V. Murphy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars S. Jensen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.09.004" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671328v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cellier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680462v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorsainvil" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682617v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Strong" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen de Wever" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00639.x" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZKJS8BJJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677481v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azam" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0762-2" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QDN8LP9B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677430v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Osler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fillery" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gauci" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunya Zhu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2003.06.001" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHBHM407-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677948v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaillard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672461v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Neel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681993v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Stockdale" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Fillery" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2113(02)79002-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673804v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Machet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674463v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Limaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673993v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicolardot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613411v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675765v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gabrielle" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tuck" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Bradburry" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601001241" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A9E1B07C47AA32B730E9C2355D3E1A782734BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862651v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004813801728" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GV6PVZZ6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693845v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trinsoutrot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leterme" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862669v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0717(00)00090-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5PGB1R8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bentz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin&#232;res" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ch&#232;neby" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2000.643918x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01862681v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009838618133" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7GZ30X2T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697009v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697957v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692738v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694795v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limaux" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688585v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694685v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692980v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698682v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688580v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688424v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Angers" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692610v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694310v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodrigo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686923v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684293v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Normand" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Kengni" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garino" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050031x" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690724v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684633v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Darwis" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713538v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706768v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701125v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703939v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(14)80157-3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702587v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710624v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714686v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Faurie" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728136v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726715v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faurie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723830v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725266v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716689v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722979v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;my" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938417v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ouvry" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018421v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018416v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00003-0" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572159v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoise Nunan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543489v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575935v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cohan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Dimassi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268526v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173770v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3294-fertilisation-et-environnement.html" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795786v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Butler" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guiard-van Laethem" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798171v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809015v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631829v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Le Roux" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20113342900" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938093.0158" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812054v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Roger-Estrade" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829998v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829130v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865913v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Germon" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r778-fonctionnement-des-peuplements-vegetaux-sous-contraintes-environnementales.html" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838615v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fruit" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840515v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865874v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836574v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01865890v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776941v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790517v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/459574.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2016-0-00198-5" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837675v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Catroux" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840487v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Germon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842982v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840520v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Nicoullaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866076v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605074v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Benoit Joly" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Ea" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03929249v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>