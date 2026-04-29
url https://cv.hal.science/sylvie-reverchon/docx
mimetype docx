--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -631,278 +631,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
+                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochier</w:t>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Jérôme Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Briolay</w:t>
+                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (2-3), pp.126497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2024.126497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695948v1</w:t>
+                <w:t xml:space="preserve">hal-04476288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Briolay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.19-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476288v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA as a Double-Coding Device for Information Conversion and Organization of a Self-Referential Unity</w:t>
               </w:r>
@@ -999,282 +999,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of carbon catabolite repression for plant–microbe interactions</w:t>
+                <w:t xml:space="preserve">Relationship between the Chromosome Structural Dynamics and Gene Expression-A Chicken and Egg Dilemma?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Franzino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Muskhelishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100272⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541905v1</w:t>
+                <w:t xml:space="preserve">hal-03652213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the Chromosome Structural Dynamics and Gene Expression-A Chicken and Egg Dilemma?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications of carbon catabolite repression for plant–microbe interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Franzino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Cernava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danis Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Le Berre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.846. </w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03652213v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is a supercoiling-sensitive gene? Insights from topoisomerase I inhibition in the Gram-negative bacterium Dickeya dadantii</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity and genetic polymorphism in the Vfm quorum sensing system of plant pathogenic bacteria of the genus Dickeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,77 +2658,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dickeya poaceiphila sp. nov., a plant-pathogenic bacterium isolated from sugar cane (Saccharum officinarum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Brochier-Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2903,823 +2903,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Supercoiling: an Ancestral Regulator of Gene Expression in Pathogenic Bacteria?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiny Martis Badiadka</w:t>
+                <w:t xml:space="preserve">Bacterial genome architecture shapes global transcriptional regulation by DNA supercoiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El houdaigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.07.013⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (11), pp.5648-5657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266633v1</w:t>
+                <w:t xml:space="preserve">hal-02127001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial genome architecture shapes global transcriptional regulation by DNA supercoiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal El houdaigui</w:t>
+                <w:t xml:space="preserve">Coherent Domains of Transcription Coordinate Gene Expression During Bacterial Growth and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Muskhelishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Schneider</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (11), pp.5648-5657. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7120694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127001v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Domains of Transcription Coordinate Gene Expression During Bacterial Growth and Adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgi Muskhelishvili</w:t>
+                <w:t xml:space="preserve">DNA Supercoiling: an Ancestral Regulator of Gene Expression in Pathogenic Bacteria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiny Martis Badiadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Forquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), pp.694. </w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.1047-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7120694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2019.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412664v1</w:t>
+                <w:t xml:space="preserve">hal-02266633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phytopathogenic nature of Dickeya aquatica 174/2 and the dynamic early evolution of Dickeya pathogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APERO: a genome-wide approach for identifying bacterial small RNAs from RNA-Seq data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duprey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
+                <w:t xml:space="preserve">Stéphan Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14627⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (15), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099020v1</w:t>
+                <w:t xml:space="preserve">hal-02152104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetic acid bacteria (AAB) involved in cocoa fermentation from Ivory Coast: species diversity and performance in acetic acid production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phytopathogenic nature of Dickeya aquatica 174/2 and the dynamic early evolution of Dickeya pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Soumahoro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Niamke</w:t>
+                <w:t xml:space="preserve">Tiffany Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Flandrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13197-019-04226-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.2809-2835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430175v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APERO: a genome-wide approach for identifying bacterial small RNAs from RNA-Seq data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sam Meyer</w:t>
+                <w:t xml:space="preserve">Acetic acid bacteria (AAB) involved in cocoa fermentation from Ivory Coast: species diversity and performance in acetic acid production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Soumahoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Lacour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Hommais</w:t>
+                <w:t xml:space="preserve">Sébastien Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (15), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.1904-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13197-019-04226-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152104v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RecA and DNA recombination: a review of molecular mechanisms</w:t>
               </w:r>
@@ -4041,416 +4041,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-phytopathogen interactions: bacterial responses to environmental and plant stimuli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Hommais</w:t>
+                <w:t xml:space="preserve">Regulation of the synthesis of pulp degrading enzymes in Bacillus isolated from cocoa fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759780v1</w:t>
+                <w:t xml:space="preserve">hal-01997063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the synthesis of pulp degrading enzymes in Bacillus isolated from cocoa fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. G. Ouattara</w:t>
+                <w:t xml:space="preserve">New nucleic acid testing devices to diagnose infectious diseases in resource-limited settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.255-262</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (10), pp.1717-1731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997063v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nucleic acid testing devices to diagnose infectious diseases in resource-limited settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Maffert</w:t>
+                <w:t xml:space="preserve">Plant-phytopathogen interactions: bacterial responses to environmental and plant stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hommais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Abaibou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1689 - 1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997047v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactic acid bacteria involved in cocoa beans fermentation from Ivory Coast: Species diversity and citrate lyase production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadja Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4527,90 +4527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional start site turnover in the evolution of bacterial paralogous genes - the pelE-pelD virulence genes in Dickeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochier-Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5786,550 +5786,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Secretion Systems and Small Molecules in Soft-Rot Enterobacteriaceae Pathogenicity</w:t>
+                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Charkowski</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Blanco</w:t>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Condemine</w:t>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Expert</w:t>
+                <w:t xml:space="preserve">Valérie Hélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Franza</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 50, pp.425 - 449. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-081211-173013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190826v1</w:t>
+                <w:t xml:space="preserve">hal-00857430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated protein Fis directly modulates the synthesis of cellulose, an essential component of pellicle-biofilms in the phytopathogenic bacterium Dickeya dadantii.</w:t>
+                <w:t xml:space="preserve">The nucleoid-associated proteins H-NS and FIS modulate the DNA supercoiling response of the pel genes, the major virulence factors in the plant pathogen bacterium Dickeya dadantii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
+                <w:t xml:space="preserve">Zghidi-Abouzid Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Muskhelishvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (10), pp.4306-4319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130681v1</w:t>
+                <w:t xml:space="preserve">hal-02863417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleoid-associated proteins H-NS and FIS modulate the DNA supercoiling response of the pel genes, the major virulence factors in the plant pathogen bacterium Dickeya dadantii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Secretion Systems and Small Molecules in Soft-Rot Enterobacteriaceae Pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Charkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zghidi-Abouzid Ouafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+                <w:t xml:space="preserve">Carlos Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lautier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Expert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Franza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks014⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50, pp.425 - 449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-081211-173013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863417v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nucleoid-associated protein Fis directly modulates the synthesis of cellulose, an essential component of pellicle-biofilms in the phytopathogenic bacterium Dickeya dadantii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+                <w:t xml:space="preserve">Claire Prigent-Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hélias</w:t>
+                <w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Géraldine Effantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.172-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857430v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LuxR dependent quorum sensing inhibition by N,N'-disubstituted imidazolium salts.</w:t>
               </w:r>
@@ -6604,51 +6604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lpxC and yafS are the Most Suitable Internal Controls to Normalize Real Time RT-qPCR Expression in the Phytopathogenic Bacteria Dickeya dadantii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6725,77 +6725,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification and pectate lyase production by Bacillus strains involved in cocoa fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. G. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6872,64 +6872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ching-Hong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (8), pp.2076-7. </w:t>
@@ -6993,64 +6993,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Effantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7214,77 +7214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical properties of pectate lyases produced by three different Bacillus strains isolated from fermenting cocoa beans and characterization of their cloned genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. G. Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. L. Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7450,440 +7450,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic homoserine lactone-derived sulfonylureas as inhibitors of Vibrio fischeri quorum sensing regulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GacA global regulator is required for the appropriate expression of Erwinia chrysanthemi 3937 pathogenicity genes during plant infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Frezza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Jerez</w:t>
+                <w:t xml:space="preserve">Yvan Y. Kraepiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.02.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.545-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01473.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997035v1</w:t>
+                <w:t xml:space="preserve">hal-02663304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GacA global regulator is required for the appropriate expression of Erwinia chrysanthemi 3937 pathogenicity genes during plant infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lebeau</w:t>
+                <w:t xml:space="preserve">Analysis of the LacI family regulators of Erwinia chrysanthemi 3937, involvement in the bacterial phytopathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Gijsegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Y. Kraepiel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Plant Microbe Interact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (11), pp.1471-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663304v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the LacI family regulators of Erwinia chrysanthemi 3937, involvement in the bacterial phytopathogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic homoserine lactone-derived sulfonylureas as inhibitors of Vibrio fischeri quorum sensing regulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soulere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. van Gijsegem</w:t>
+                <w:t xml:space="preserve">N. Guiliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wlodarczyk</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Plant Microbe Interact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (7), pp.3550-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.02.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997083v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PecS is a global regulator of the symptomatic phase in the phytopathogenic bacterium Erwinia chrysanthemi 3937</w:t>
               </w:r>
@@ -7895,51 +7895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Oger-Desfeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8020,51 +8020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soulere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,286 +8195,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential role of ferritins in iron metabolism and virulence of the plant pathogenic bacterium Erwinia chrysanthemi 3937.</w:t>
+                <w:t xml:space="preserve">Efflux pump gene expression in Erwinia chrysanthemi is induced by exposure to phenolic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Boughammoura</w:t>
+                <w:t xml:space="preserve">R. S. Ravirala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthold F Matzanke</w:t>
+                <w:t xml:space="preserve">R. D. Barabote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Böttger</w:t>
+                <w:t xml:space="preserve">D. M. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
+                <w:t xml:space="preserve">O. Tatum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Plant Microbe Interact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.313-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206061v1</w:t>
+                <w:t xml:space="preserve">hal-01997067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efflux pump gene expression in Erwinia chrysanthemi is induced by exposure to phenolic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential role of ferritins in iron metabolism and virulence of the plant pathogenic bacterium Erwinia chrysanthemi 3937.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Boughammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Ravirala</w:t>
+                <w:t xml:space="preserve">Berthold F Matzanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. D. Barabote</w:t>
+                <w:t xml:space="preserve">Lars Böttger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. M. Wheeler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Tatum</w:t>
+                <w:t xml:space="preserve">Emmanuel Lesuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Plant Microbe Interact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 190 (5), pp.1518-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01640-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997067v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the onset of virulence in a pectinolytic bacterium</w:t>
               </w:r>
@@ -8570,329 +8570,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence for the modulation of the activity of the Erwinia chrysanthemi quorum-sensing regulator ExpR by acylhomoserine lactone pheromone.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Castang</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of the trifluoromethyl analog of (4S)-4,5-dihydroxy-2,3-pentanedione (DPD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reverchon</w:t>
+                <w:t xml:space="preserve">D. Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gouet</w:t>
+                <w:t xml:space="preserve">L. Soulère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nasser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Reverchon-Pescheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281, pp.29972-29987</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.4731-4736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315156v1</w:t>
+                <w:t xml:space="preserve">hal-00144011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of the trifluoromethyl analog of (4S)-4,5-dihydroxy-2,3-pentanedione (DPD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Frezza</w:t>
+                <w:t xml:space="preserve">Direct evidence for the modulation of the activity of the Erwinia chrysanthemi quorum-sensing regulator ExpR by acylhomoserine lactone pheromone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Balestrino</w:t>
+                <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soulère</w:t>
+                <w:t xml:space="preserve">P. Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reverchon-Pescheux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.4731-4736</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281, pp.29972-29987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144011v1</w:t>
+                <w:t xml:space="preserve">hal-00315156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of homoserine lactone derived ureas as antagonists of bacterial quorum sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Frezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Castang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Estephane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soulere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8934,64 +8934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PecS and PecT coregulate the synthesis of HrpN and pectate lyases, two virulence determinants in Erwinia chrysanthemi 3937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9036,260 +9036,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a consensus DNA-binding site for PecS, a global regulator of virulence gene expression in Erwinia chrysanthemi and identification of new members of the PecS regulon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-Sulfonyl homoserine lactones as antagonists of bacterial quorum sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Reverchon</w:t>
+                <w:t xml:space="preserve">B. Chantegrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. A. Rodionov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Dolmazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (29), pp.30158-67</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.5145-5149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997082v1</w:t>
+                <w:t xml:space="preserve">hal-00313537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Sulfonyl homoserine lactones as antagonists of bacterial quorum sensing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition of a consensus DNA-binding site for PecS, a global regulator of virulence gene expression in Erwinia chrysanthemi and identification of new members of the PecS regulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chantegrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Deshayes</w:t>
+                <w:t xml:space="preserve">C. Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dolmazon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. A. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.5145-5149</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (29), pp.30158-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313537v1</w:t>
+                <w:t xml:space="preserve">hal-01997082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Sulfonyl homoserine lactones as antagonists of bacterial quorum sensing.</w:t>
               </w:r>
@@ -9421,64 +9421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthetic analogues of N-acyl homoserine lactones as agonists or antagonists of transcriptional regulators involved in bacterial quorum sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chantegrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9542,64 +9542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-NS-dependent activation of pectate lyases synthesis in the phytopathogenic bacterium Erwinia chrysanthemi is mediated by the PecT repressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (3), pp.733-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9624,90 +9624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of indigoidine biosynthetic genes in Erwinia chrysanthemi and role of this blue pigment in pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 184 (3), pp.654-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9732,77 +9732,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of TogMNAB, an ABC transporter which mediates the uptake of pectic oligomers in Erwinia chrysanthemi 3937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (5), pp.1113-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9827,90 +9827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the nucleoid-associated protein H-NS in the synthesis of virulence factors in the phytopathogenic bacterium Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Plant Microbe Interact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14 (1), pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9935,64 +9935,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two transporters, TogT and TogMNAB, are responsible for oligogalacturonide uptake in Erwinia chrysanthemi 3937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 41 (5), pp.1125-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10017,51 +10017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur les fusarioses du concombre : Fusarium oxysporum f.sp. radicis-cucumerinum (FORC) isolé pour la première fois en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10119,321 +10119,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of the quorum-sensing system in the regulatory networks controlling virulence factor synthesis in Erwinia chrysanthemi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Reverchon</w:t>
+                <w:t xml:space="preserve">Characterization of the Erwinia chrysanthemi expI-expR locus directing the synthesis of two N-acyl-homoserine lactone signal molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Bouillant</w:t>
+                <w:t xml:space="preserve">Marie-Louise Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Nasser</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Microbiol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (6), pp.1391-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01022.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997068v1</w:t>
+                <w:t xml:space="preserve">hal-01997051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Erwinia chrysanthemi expI-expR locus directing the synthesis of two N-acyl-homoserine lactone signal molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise Bouillant</w:t>
+                <w:t xml:space="preserve">Integration of the quorum-sensing system in the regulatory networks controlling virulence factor synthesis in Erwinia chrysanthemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Reverchon</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mol Microbiol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (6), pp.1407-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997051v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PecT repressor interacts with regulatory regions of pectate lyase genes in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochim Biophys Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1442 (2-3), pp.148-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,77 +10471,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PecM protein is necessary for the DNA-binding capacity of the PecS repressor, one of the regulators of virulence-factor synthesis in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Praillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiol Lett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 154 (2), pp.265-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10579,64 +10579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual control of the PecS/PecM couple, two proteins regulating virulence-factor synthesis in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Praillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 24 (4), pp.803-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10661,77 +10661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic effect of CRP and KdgR in the transcription control of the Erwinia chrysanthemi pectinolysis genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (5), pp.1071-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10769,51 +10769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the pecT control region from Erwinia chrysanthemi 3937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 179 (15), pp.4909-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10838,90 +10838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cyclic AMP receptor protein is the main activator of pectinolysis genes in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 179 (11), pp.3500-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,90 +10946,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pectinolysis in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 50, pp.213-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11067,77 +11067,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and functional characterization of PecS, a regulator of virulence-factor synthesis in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Praillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mol Microbiol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (2), pp.391-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11162,64 +11162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pecS: a locus controlling pectinase, cellulase and blue pigment production in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11257,64 +11257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific interactions of Erwinia chrysanthemi KdgR repressor with different operators of genes involved in pectinolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Favey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11473,77 +11473,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectate lyase from Bacillus subtilis: molecular characterization of the gene, and properties of the cloned enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Awade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11581,64 +11581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and functional characterization of the KdgR protein, a major repressor of pectinolysis genes of Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11676,64 +11676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of kdgR, a gene of Erwinia chrysanthemi that regulates pectin degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11771,64 +11771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanded linkage map of Erwinia chrysanthemi strain 3937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11866,51 +11866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide sequences of the Erwinia chrysanthemi ogl and pelE genes negatively regulated by the kdgR gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11987,51 +11987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide sequence of the Erwinia chrysanthemi gene encoding 2-keto-3-deoxygluconate permease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12069,51 +12069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of expression of pectate lyase genes pelA, pelD, and pelE in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12151,51 +12151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of an Erwinia chrysanthemi oligogalacturonate lyase gene involved in pectin degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12233,64 +12233,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of a pectate lyase gene family in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. van Gijsegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12348,204 +12348,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic transformation of the phytopathogenic bacteria, Erwinia chrysanthemi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Cloning of genes encoding pectolytic enzymes from a genomic library of the phytopathogenic bacterium, Erwinia chrysanthemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 67 (2), pp.253-7</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 35 (1-2), pp.121-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997076v1</w:t>
+                <w:t xml:space="preserve">hal-01997072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of genes encoding pectolytic enzymes from a genomic library of the phytopathogenic bacterium, Erwinia chrysanthemi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Genetic transformation of the phytopathogenic bacteria, Erwinia chrysanthemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reverchon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 35 (1-2), pp.121-30</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 67 (2), pp.253-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997072v1</w:t>
+                <w:t xml:space="preserve">hal-01997076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12589,51 +12589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12996,51 +12996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Yammine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13108,51 +13108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificity and polymorphism of the Vfm quorum sensing system of the plant pathogenic bacteria of the genus Dickeya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13384,51 +13384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florelle Deboudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Lo Ying Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13623,51 +13623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13726,90 +13726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of pectinase biosynthesis in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Robert-Baudouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13847,77 +13847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple regulations control pel gene expression in Erwinia chrysanthemi are regulated by KdgR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13989,64 +13989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectinolysis regulation in Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14101,64 +14101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory mutants affecting the synthesis of pectate lyase of Erwinia chrysanthemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Condemine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14591,51 +14591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0D26B91"/>
+    <w:nsid w:val="EBB2CA5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14822,51 +14822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0478-3474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107950448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7932-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blonde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caddeo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna4040032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050846" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715993v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich S&#252;ssmuth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028685v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier-L&#233;pinay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa del Val" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00589-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00978-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Deboudard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.114061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.07.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127001v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El&#160;houdaigui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120694" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430175v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Soumahoro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04226-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190558" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004615" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Ouattara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Niamke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maffert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abaibou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyioukos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kepes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muskhelishvili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobetzko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00353-15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud-Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wawrzyniak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00214-15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997037v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01001772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wawrzyniak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A9F11AE767CEE6B6A38110FF413AEA577F5120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Charkowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Expert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-081211-173013" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghidi-Abouzid Ouafa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.06.075" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02566.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NBPK84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07388.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997045v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Kepseu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sepulchre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.114710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00705-10" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997046v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraepiel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simond-Cote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997035v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiliani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.02.023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZW7480J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01473.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD3DL1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997083v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wlodarczyk" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvergne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold F Matzanke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B&#246;ttger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01640-07" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997067v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ravirala" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Barabote" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wheeler" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3RGLCVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144011v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon-Pescheux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997082v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouanet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rodionov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doutheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte-Pattat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faelen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997068v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bouillant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salmond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997051v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bouillant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01022.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Praillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert-Baudouy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997058v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997070v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997075v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Awade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997042v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997071v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997081v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotoujansky" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997076v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yammine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Boulanger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181028v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cotte-Pattat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181029v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956257v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176544v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956921v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lo Ying Ping" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979410v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979406v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3555-6_48" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diolez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0478-3474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107950448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7932-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blonde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caddeo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna4040032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715993v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich S&#252;ssmuth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028685v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier-L&#233;pinay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa del Val" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00589-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00978-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Deboudard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.114061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El&#160;houdaigui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120694" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.07.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Soumahoro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04226-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190558" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004615" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Ouattara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Niamke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maffert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abaibou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyioukos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kepes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muskhelishvili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobetzko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00353-15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud-Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wawrzyniak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00214-15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997037v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01001772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wawrzyniak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A9F11AE767CEE6B6A38110FF413AEA577F5120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghidi-Abouzid Ouafa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Charkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Expert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-081211-173013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.06.075" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02566.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NBPK84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07388.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997045v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Kepseu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sepulchre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.114710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00705-10" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997046v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraepiel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simond-Cote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01473.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD3DL1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wlodarczyk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiliani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.02.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZW7480J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvergne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ravirala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Barabote" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wheeler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold F Matzanke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B&#246;ttger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01640-07" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3RGLCVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon-Pescheux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouanet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rodionov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doutheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte-Pattat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faelen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bouillant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salmond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01022.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997068v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bouillant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Praillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert-Baudouy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997058v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997070v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997075v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Awade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997042v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997071v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997081v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotoujansky" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997072v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yammine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Boulanger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181028v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cotte-Pattat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181029v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956257v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176544v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956921v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lo Ying Ping" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979410v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979406v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3555-6_48" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diolez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>