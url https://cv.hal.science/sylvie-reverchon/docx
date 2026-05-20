--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,14536 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14484 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Reverchon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0478-3474</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">107950448</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=VBl3G1gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/P-7932-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Aided Design of a LuxR-Type Quorum Sensing SuFEx-Based Potential Inhibitor: Covalent or Competitive Inhibition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (2), pp.305. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom16020305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in metabolism modelling to decipher plant–microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Blonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Caddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 246 (4), pp.1485-1493. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.70063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative spatial analysis of bacterial transcriptome and chromosome structural data with GRATIOSA: application to twin-supercoiled domain distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new genus of the Pectobacteriaceae family isolated from water in coastal brackish wetlands of the French Camargue region, Prodigiosinella gen. nov., including the new species Prodigiosinella aquatilis sp. nov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Briolay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2-3), pp.126497. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2024.126497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA as a Double-Coding Device for Information Conversion and Organization of a Self-Referential Unity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Travers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (4), pp.473-493. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/dna4040032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et diversification des Pectobacteriaceae, une famille de bactéries phytopathogènes d’importance mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Briolay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between the Chromosome Structural Dynamics and Gene Expression-A Chicken and Egg Dilemma?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.846. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10050846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of carbon catabolite repression for plant–microbe interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Franzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Boubakri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomislav Cernava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danis Abrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100272. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xplc.2021.100272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a supercoiling-sensitive gene? Insights from topoisomerase I inhibition in the Gram-negative bacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiny Martis Badiadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Baude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (16), pp.9149-9161. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon catabolite repression in pectin digestion by the phytopathogen Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiny Martis Badiadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.101446. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Complex Transcriptional Landscape of the Phytopathogenic Bacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00524-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative contribution of the spacer length in the supercoiling-sensitivity of bacterial promoters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (13), pp.7287-7297. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715993v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and genetic polymorphism in the Vfm quorum sensing system of plant pathogenic bacteria of the genus Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderich Süssmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1467-1483. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern and causes of the establishment of the invasive bacterial potato pathogen Dickeya solani and of the maintenance of the resident pathogen D. dianthicola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Khayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Munier-Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (2), pp.608-624. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum Sensing Regulation in Phytopathogenic Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baltenneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (2), pp.239. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9020239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA Chaperones Hfq and ProQ Play a Key Role in the Virulence of the Plant Pathogenic Bacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.687484. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.687484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparative characterization of RecA variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa del Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Abaibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-00589-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Discriminator Sequence in the Supercoiling Sensitivity of Bacterial Promoters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSystems.00978-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation and quantification of 2-Keto-3-deoxy-gluconate (KDG) a major metabolite in pectin and alginate degradation pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiny Martis Badiadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Deboudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 619, pp.114061. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2020.114061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya poaceiphila sp. nov., a plant-pathogenic bacterium isolated from sugar cane (Saccharum officinarum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (8), pp.4508-4514. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleoid-associated protein IHF acts as a ‘transcriptional domainin’ protein coordinating the bacterial virulence traits with global transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa1227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Domains of Transcription Coordinate Gene Expression During Bacterial Growth and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (12), pp.694. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms7120694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial genome architecture shapes global transcriptional regulation by DNA supercoiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal El houdaigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (11), pp.5648-5657. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Supercoiling: an Ancestral Regulator of Gene Expression in Pathogenic Bacteria?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiny Martis Badiadka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.1047-1055. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2019.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APERO: a genome-wide approach for identifying bacterial small RNAs from RNA-Seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (15), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkz485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytopathogenic nature of Dickeya aquatica 174/2 and the dynamic early evolution of Dickeya pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Taïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (8), pp.2809-2835. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetic acid bacteria (AAB) involved in cocoa fermentation from Ivory Coast: species diversity and performance in acetic acid production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Soumahoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Niamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.1904-1916. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13197-019-04226-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RecA and DNA recombination: a review of molecular mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa del Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Abaibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20190558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the bioconversion of polysaccharides in a continuous reactor: A case study of the production of oligo-galacturonates by Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Alexandre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 294 (5), pp.1753-1762. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.RA118.004615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal organization of transcription: in a nutshell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (3), pp.555-565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the synthesis of pulp degrading enzymes in Bacillus isolated from cocoa fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. G. Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Niamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New nucleic acid testing devices to diagnose infectious diseases in resource-limited settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rozand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abaibou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (10), pp.1717-1731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-phytopathogen interactions: bacterial responses to environmental and plant stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (5), pp.1689 - 1716. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic acid bacteria involved in cocoa beans fermentation from Ivory Coast: Species diversity and citrate lyase production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadja Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Droux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 256, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional start site turnover in the evolution of bacterial paralogous genes - the pelE-pelD virulence genes in Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochier-Armanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 283 (22), pp.4192-4207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From multiple pathogenicity islands to a unique organized pathogenicity archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouyioukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kepes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.27978. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of pel genes, major virulence factors in the plant pathogen bacterium Dickeya dadantii, is mediated by cooperative binding of the nucleoid-associated protein H-NS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zghidi-Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rimsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (4), pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global transcriptional response of Dickeya dadantii to environmental stimuli relevant to the plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zghidi-Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oger-Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Greliche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.3651-3672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal control of Dickeya dadantii main virulence gene expression by growth phase-dependent alteration of regulatory nucleoprotein complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1859 (11), pp.1470-1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal &amp;quot;stress-response&amp;quot; domains govern the spatiotemporal expression of the bacterial virulence program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejiao Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sobetzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Muskhelishvili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.e00353-15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00353-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IscR Regulates Synthesis of Colonization Factor Antigen I Fimbriae in Response to Iron Starvation in Enterotoxigenic Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (18), pp.2896-2907. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00214-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the LysR-type transcriptional regulator PecT and DNA supercoiling in the thermoregulation of pel genes, the major virulence factors in Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (3), pp.734-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial virulence and Fis: adapting regulatory networks to the host environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), pp.92-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya ecology, environment sensing and regulation of virulence programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Microbiol Rep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (5), pp.622-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vfm a new quorum sensing system controls the virulence of Dickeya dadantii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.865-80. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01001772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleoid-associated protein Fis directly modulates the synthesis of cellulose, an essential component of pellicle-biofilms in the phytopathogenic bacterium Dickeya dadantii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prigent-Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (1), pp.172-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleoid-associated proteins H-NS and FIS modulate the DNA supercoiling response of the pel genes, the major virulence factors in the plant pathogen bacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zghidi-Abouzid Ouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (10), pp.4306-4319. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gks014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quorum sensing signaling molecules produced by reference and emerging soft-rot bacteria (Dickeya and Pectobacterium spp.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Beury-Cirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35176. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Secretion Systems and Small Molecules in Soft-Rot Enterobacteriaceae Pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Charkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Franza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.425 - 449. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-081211-173013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LuxR dependent quorum sensing inhibition by N,N'-disubstituted imidazolium salts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Soulère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (16), pp.4868-75. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2011.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PecS is an important player in the regulatory network governing the coordinated expression of virulence genes during the interaction between [i]Dickeya dadantii[/i] 3937 and plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Malfatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (11), pp.2901 - 2914. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02566.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lpxC and yafS are the Most Suitable Internal Controls to Normalize Real Time RT-qPCR Expression in the Phytopathogenic Bacteria Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oger-Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification and pectate lyase production by Bacillus strains involved in cocoa fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. G. Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Niamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the plant-pathogenic bacterium Dickeya dadantii 3937.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy D. Glasner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Hong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (8), pp.2076-7. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01513-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic targeted mutagenesis of the MarR/SlyA family members of Dickeya dadantii 3937 reveals a role for MfbR in the modulation of virulence gene expression in response to acidic pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouafa Zghidi-Abouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (4), pp.1018-1037. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07388.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative modeling of the synthesis of the pectate lyases, essential virulence factors in Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. D. Kepseu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (37), pp.28565-76. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.114710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical properties of pectate lyases produced by three different Bacillus strains isolated from fermenting cocoa beans and characterization of their cloned genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. G. Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L. Niamke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (15), pp.5214-20. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00705-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic homoserine lactone-derived sulfonylureas as inhibitors of Vibrio fischeri quorum sensing regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soulere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guiliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (7), pp.3550-6. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2008.02.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GacA global regulator is required for the appropriate expression of Erwinia chrysanthemi 3937 pathogenicity genes during plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Y. Kraepiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01473.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the LacI family regulators of Erwinia chrysanthemi 3937, involvement in the bacterial phytopathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wlodarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Plant Microbe Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (11), pp.1471-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GacA global regulator is required for the appropriate expression of Erwinia chrysanthemi 3937 pathogenicity genes during plant infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kraepiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simond-Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (3), pp.545-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PecS is a global regulator of the symptomatic phase in the phytopathogenic bacterium Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oger-Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ligori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 190 (22), pp.7508-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Acyl-3-amino-5H-furanone derivatives as new inhibitors of LuxR-dependent quorum sensing: Synthesis, biological evaluation and binding mode study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soulere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (15), pp.4321-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efflux pump gene expression in Erwinia chrysanthemi is induced by exposure to phenolic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Ravirala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Barabote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Wheeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tatum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Plant Microbe Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.313-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential role of ferritins in iron metabolism and virulence of the plant pathogenic bacterium Erwinia chrysanthemi 3937.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Boughammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthold F Matzanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesuisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 190 (5), pp.1518-1530. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01640-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the regulatory mechanisms of the LuxR family of quorum sensing regulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 387 (2), pp.381-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the onset of virulence in a pectinolytic bacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Alexandre Sepulchre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 244, pp.239-257. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2006.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of the trifluoromethyl analog of (4S)-4,5-dihydroxy-2,3-pentanedione (DPD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soulère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon-Pescheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Queneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.4731-4736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct evidence for the modulation of the activity of the Erwinia chrysanthemi quorum-sensing regulator ExpR by acylhomoserine lactone pheromone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281, pp.29972-29987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of homoserine lactone derived ureas as antagonists of bacterial quorum sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Estephane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Soulere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (14), pp.4781-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PecS and PecT coregulate the synthesis of HrpN and pectate lyases, two virulence determinants in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boccara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Plant Microbe Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (11), pp.1205-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Sulfonyl homoserine lactones as antagonists of bacterial quorum sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dolmazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.5145-5149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a consensus DNA-binding site for PecS, a global regulator of virulence gene expression in Erwinia chrysanthemi and identification of new members of the PecS regulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Rodionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (29), pp.30158-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Sulfonyl homoserine lactones as antagonists of bacterial quorum sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dolmazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.5145-5149. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.07.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New synthetic analogues of N-acyl homoserine lactones as agonists or antagonists of transcriptional regulators involved in bacterial quorum sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chantegrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12 (8), pp.1153-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-NS-dependent activation of pectate lyases synthesis in the phytopathogenic bacterium Erwinia chrysanthemi is mediated by the PecT repressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (3), pp.733-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of indigoidine biosynthetic genes in Erwinia chrysanthemi and role of this blue pigment in pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (3), pp.654-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of TogMNAB, an ABC transporter which mediates the uptake of pectic oligomers in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (5), pp.1113-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the nucleoid-associated protein H-NS in the synthesis of virulence factors in the phytopathogenic bacterium Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Plant Microbe Interact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two transporters, TogT and TogMNAB, are responsible for oligogalacturonide uptake in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (5), pp.1125-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur les fusarioses du concombre : Fusarium oxysporum f.sp. radicis-cucumerinum (FORC) isolé pour la première fois en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alabouvette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 530, pp.36-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Erwinia chrysanthemi expI-expR locus directing the synthesis of two N-acyl-homoserine lactone signal molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Bouillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.1391-405. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01022.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the quorum-sensing system in the regulatory networks controlling virulence factor synthesis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Bouillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.1407-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PecT repressor interacts with regulatory regions of pectate lyase genes in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim Biophys Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1442 (2-3), pp.148-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PecM protein is necessary for the DNA-binding capacity of the PecS repressor, one of the regulators of virulence-factor synthesis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Praillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiol Lett</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 154 (2), pp.265-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual control of the PecS/PecM couple, two proteins regulating virulence-factor synthesis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Praillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24 (4), pp.803-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effect of CRP and KdgR in the transcription control of the Erwinia chrysanthemi pectinolysis genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 26 (5), pp.1071-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the pecT control region from Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (15), pp.4909-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cyclic AMP receptor protein is the main activator of pectinolysis genes in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (11), pp.3500-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of pectinolysis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 50, pp.213-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of PecS, a regulator of virulence-factor synthesis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Praillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (2), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interactions of Erwinia chrysanthemi KdgR repressor with different operators of genes involved in pectinolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 236 (2), pp.427-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pecS: a locus controlling pectinase, cellulase and blue pigment production in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11 (6), pp.1127-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the expression of a pelA::uidA fusion in Erwinia chrysanthemi and demonstration of the synergistic action of plant extract with polygalacturonate on pectate lyase synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Favey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Gen Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 139 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectate lyase from Bacillus subtilis: molecular characterization of the gene, and properties of the cloned enzyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Awade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 335 (3), pp.319-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and functional characterization of the KdgR protein, a major repressor of pectinolysis genes of Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 6 (2), pp.257-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of kdgR, a gene of Erwinia chrysanthemi that regulates pectin degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 5 (9), pp.2203-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded linkage map of Erwinia chrysanthemi strain 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mol Microbiol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3 (5), pp.573-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequences of the Erwinia chrysanthemi ogl and pelE genes negatively regulated by the kdgR gene product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 85 (1), pp.125-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the Erwinia chrysanthemi gene encoding 2-keto-3-deoxygluconate permease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 83 (2), pp.233-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression of pectate lyase genes pelA, pelD, and pelE in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 169 (6), pp.2417-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of an Erwinia chrysanthemi oligogalacturonate lyase gene involved in pectin degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 55 (1), pp.125-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization of a pectate lyase gene family in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 49 (2), pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of genes encoding pectolytic enzymes from a genomic library of the phytopathogenic bacterium, Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 35 (1-2), pp.121-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of the phytopathogenic bacteria, Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 67 (2), pp.253-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the signal transduction efficiency in the Vfm quorum sensing system of the genus Dickeya according to the polymorphism of the vfm genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cociancich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the activity of the vfm quorum sensing system in different strains of the genus Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cociancich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. pp.1327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the signal transduction efficiency in the vfm quorum sensing system of the genus Dickeya according to the polymorphism of the Vfm genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cociancich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISPP; SFP, Aug 2023, Lyon, France. pp.583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the signal transduction efficiency in the Vfm quorum sensing system of the genus Dickeya according to the polymorphism of the vfm genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Yammine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cociancich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and polymorphism of the Vfm quorum sensing system of the plant pathogenic bacteria of the genus Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificity and genetic polymorphism of the Vfm quorum sensing system of the plant pathogenic bacteria of the genus Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussois, France. INRAE, pp.120, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a luminescence-based biosensor reporter strain for quantitative detection of the Vfm quorum sensing signal molecule of Dickeya dadantii 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Troillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florelle Deboudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Lo Ying Ping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence Program of a Bacterial Plant Pathogen: The Dickeya Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Muskhelishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in molecular biology and translational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-92, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectic enzymes of Erwinia chrysanthemi: regulation and role in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Stacey; N. Kee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society Press, pp.221-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of pectinase biosynthesis in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Biotechnology: Pectins and Pectinases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Elsevier, pp.311-330, 1996, Pectins and Pectinases</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple regulations control pel gene expression in Erwinia chrysanthemi are regulated by KdgR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lemaitre, Bruno; Freigoun; Rudof; Swings. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA ORSTOM publishers, pp.453-458, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectinolysis regulation in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akademiai Kiado publishers, pp.739-744, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory mutants affecting the synthesis of pectate lyase of Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. L. Civerolo; A. Collmer; R. E. Davis; A. G. Gillaspie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Springer; Martinus Nijhoff Publishers, pp.259-271, 1987, Current Plant Science and Biotechnology in Agriculture (PSBA), 978-90-247-3476-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-3555-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and mutagenesis in Escherichia coli of pectinase genes from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kotoujansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique F. van Gijsegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Civerolo; Collmer; Davis; Gillespie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathogenic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martinus Nijhoff publishers, pp.137-149, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative spatial analysis of bacterial transcriptome and chromosome structural data with GRATIOSA: application to twin-supercoiled domain distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hommais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14591,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBB2CA5B"/>
+    <w:nsid w:val="B24FC994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14822,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0478-3474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107950448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7932-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blonde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caddeo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna4040032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050846" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715993v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac579" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich S&#252;ssmuth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15889" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028685v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier-L&#233;pinay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa del Val" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00589-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00978-21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Deboudard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.114061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El&#160;houdaigui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120694" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.07.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430175v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Soumahoro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04226-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190558" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004615" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Ouattara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Niamke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997047v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maffert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abaibou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320039v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.05.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997026v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyioukos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kepes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muskhelishvili" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997043v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobetzko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00353-15" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haines" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud-Barbe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wawrzyniak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00214-15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997037v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01001772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wawrzyniak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12049" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A9F11AE767CEE6B6A38110FF413AEA577F5120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863417v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghidi-Abouzid Ouafa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Charkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Expert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-081211-173013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.06.075" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaubert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02566.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NBPK84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07388.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997045v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Kepseu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sepulchre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.114710" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997061v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00705-10" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997046v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraepiel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simond-Cote" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663304v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01473.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD3DL1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wlodarczyk" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiliani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.02.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZW7480J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997033v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvergne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ravirala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Barabote" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wheeler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold F Matzanke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B&#246;ttger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01640-07" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138078v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.08.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3RGLCVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon-Pescheux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997057v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997082v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouanet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rodionov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997069v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doutheau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte-Pattat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997053v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997079v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997039v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997052v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faelen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997051v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bouillant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salmond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01022.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997068v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bouillant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997028v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Praillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert-Baudouy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997065v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997058v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997070v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997075v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Awade" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997056v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997042v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997071v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997024v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997078v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997081v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotoujansky" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997072v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yammine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Boulanger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181028v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cotte-Pattat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181029v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956234v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956257v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176544v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956921v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troillard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lo Ying Ping" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979207v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979410v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979406v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979399v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3555-6_48" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979390v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diolez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-reverchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0478-3474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107950448" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=VBl3G1gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-7932-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Soul&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127598v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blonde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caddeo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Briolay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier-Armanet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2024.126497" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Travers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/dna4040032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Le Berre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050846" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Boubakri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Cernava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danis Abrouk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2021.100272" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101446" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715993v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich S&#252;ssmuth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15889" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028685v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Robic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Khayi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cigna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Munier-L&#233;pinay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15751" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa del Val" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Abaibou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00589-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00978-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Deboudard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2020.114061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103453v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Brochier-Armanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004306" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7120694" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El&#160;houdaigui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hindr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz300" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2019.07.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duprey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Ta&#239;b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Garin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14627" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430175v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Soumahoro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Ouattara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Niamke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13197-019-04226-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20190558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.004615" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Ouattara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Niamke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maffert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abaibou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadja Ouattara" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.05.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997031v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouyioukos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kepes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27978" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rimsky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997030v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duprey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muskhelishvili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997043v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobetzko" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00353-15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997036v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haines" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud-Barbe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poncet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wawrzyniak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00214-15" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997037v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie H&#233;rault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997032v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01001772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dorel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wawrzyniak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique van Gijsegem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Groleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12049" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88A9F11AE767CEE6B6A38110FF413AEA577F5120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130681v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lejeune" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zghidi-Abouzid Ouafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks014" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857430v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035176" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190826v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Charkowski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Blanco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Expert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-081211-173013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2011.06.075" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019484v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Malfatti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pedron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaubert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02566.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X7NBPK84-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997062v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Glasner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hong Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01513-10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668054v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. van Gijsegem" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07388.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997045v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. D. Kepseu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Sepulchre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.114710" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00705-10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997035v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soulere" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiliani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jerez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.02.023" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZW7480J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Y. Kraepiel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01473.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRD3DL1K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wlodarczyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaubert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kraepiel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simond-Cote" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estephane" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvergne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997067v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Ravirala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Barabote" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Wheeler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tatum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206061v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Boughammoura" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold F Matzanke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars B&#246;ttger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesuisse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01640-07" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997054v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138078v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alexandre Sepulchre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2006.08.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3RGLCVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balestrino" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soul&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon-Pescheux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315156v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reverchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nasser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997034v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vedel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313537v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chantegrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dolmazon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouanet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Rodionov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015818v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chantegrel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Deshayes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Dolmazon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gouet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.07.088" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G5RQD2F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997069v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doutheau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cotte-Pattat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997053v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997039v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997052v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997041v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692511v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Monnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. B&#233;liard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alabouvette" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997051v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Bouillant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salmond" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01022.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997068v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bouillant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997028v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Condemine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997066v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Praillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert-Baudouy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997065v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997058v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997029v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997070v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997040v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997064v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997055v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997075v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997050v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Awade" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997056v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997074v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997071v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997077v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997078v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997081v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouve" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotoujansky" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997072v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956109v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Yammine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Boulanger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cociancich" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181028v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cotte-Pattat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181029v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956234v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956257v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176544v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956921v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troillard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Lo Ying Ping" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979207v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979410v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979399v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3555-6_48" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979390v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kotoujansky" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diolez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>