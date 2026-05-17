--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -1052,173 +1052,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Andrieu; Gilles Boëtsch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.509-512, 2018, 9782271119315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre jeu du dehors et jeu du dedans : la mise en scène des limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Postel; Marie Garré Nicoara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps béant, corps morcelé dans les arts scéniques et visuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EME éditions, pp.53-63, 2018, 978280663631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132851v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03132849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du répertoire au théâtre du Châtelet et au théâtre de Dijon dans le dernier tiers du XIXe siècle</w:t>
               </w:r>
@@ -2137,1724 +2137,1724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À la confluence du théâtre et de la performance : un entre-deux à réexplorer en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, p-29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46522/S.2021.01.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au prisme du spectacle : les représentations des mondes verniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Classique garnier, 4, pp.793-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14328-4.p.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46522/S.2021.01.03⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre dystopies et utopies artistiques : la création au temps du coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.9993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.9993⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises à l’épreuve du corps sur les scènes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...32 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corps qui s'éprouve et s'abîme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TK-21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faute d'Eden et appareil critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TK-21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03152564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation rationnelle d’un succès : le ressort des adaptations verniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, IV (276), pp.187-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’exploitation rationnelle d’un succès : le ressort des adaptations verniennes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps performatif : les enjeux des scènes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Brésilienne d'Etudes de la Présence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, VII (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préjugés ébranlés par l'Art-Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (1), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.092.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre savoirs et docte ignorance : les &amp;quot;conférences-performances d'Eric Duyckaerts&amp;quot;-entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (92), pp.231-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination de la peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vigarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (92), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.092.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le périple de Kéraban le Têtu et sa mise en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, IV (276), pp.187-196</w:t>
+              <w:t xml:space="preserve">, 2011, III (251), pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, VII (1)</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps mis en mots dans le théâtre contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémêion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre savoirs et docte ignorance : les &amp;quot;conférences-performances d'Eric Duyckaerts&amp;quot;-entretien</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre des écrans ou la scène des flux : le cas de Lucille Calmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subversion et théâtralité : une écriture performative du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135, pp.124-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace de travail, le laboratoire de Michel Vinaver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office et Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures contemporaines du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (356), pp.46-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace de liberté et d'imaginaire (entretien avec Didier Bezace)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (92), pp.231-237</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (83), pp.131-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La fascination de la peau</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des amateurs et des professionnels à l’Usine Hollander à Choisy-Le-Roi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (83), pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valère Novarina : des organes hors du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.92-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise du théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (83), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.083.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre dans la cité : dernières remarques avant une rupture annoncée (entretien avec Robert Abirached)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (83), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/comm.2008.2474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et limites des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Vigarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (92), pp.85-97. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 2 (83), pp.169-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...798 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132526v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03132531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des données textuelles et littérature dramatique contemporaine : une étude des représentations du corps</w:t>
               </w:r>
@@ -4004,1297 +4004,1297 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un théâtre à réinventer comme lieu d'écologie et de pratiques éco-responsables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moindrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre : un laboratoire de comportements écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éliane Beaufils (Université Paris 8); Eva Holling (Université Paris Nanterre); Oulmann Zerhouni (Université Paris Nanterre), Oct 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les carnets de mise en scène pour la pièce Michel Strogoff : constantes et variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second colloque international de génétique théâtrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ana Clara Santos (Université de Lisbonne); Sophie Lucet (Université de Rennes), Sep 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des lointains : une réappropriation rêvée du Tour du Monde par Jean Cocteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que le Tour du monde en quatre-vingts jours a changé au monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Françoise Montaubin; Christophe Reffait; CERCLL (UPJV), Oct 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un théâtre à réinventer comme lieu d'écologie et de pratiques éco-responsables</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cirques et théâtre d’été de la ville de Dijon dans le dernier tiers du XIXe siècle (1870-1900) ) : l’émergence de nouveaux loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtres de la nature :lieux, formes théâtrales et publics, en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Coutelet, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du théâtre au cinéma : l'enjeu des visages (XIX-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaetan Brulotte; Nathan Rabelais, Mar 2023, Lafayette, LA, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peau, palimpseste chez l'acteur d'Artaud à Foucault et Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu(x) de rôle(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Barbéris (CERILAC), Nov 2022, Paris, France. https://jeuxderoles.hypotheses.org/109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peau chez l'acteur : pratiques et sensibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Éliane Beaufils (Université Paris 8); Eva Holling (Université Paris Nanterre); Oulmann Zerhouni (Université Paris Nanterre), Oct 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Maddalena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rôles du maquillage sur la scène contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sara Maddalena; Victor Inisan, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nathalie Coutelet, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradigme des migrants à l'épreuve de la représentation: les enjeux d'expériences sensibles et immersives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réfugiés transmedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier (SLAM), Nov 2018, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gaetan Brulotte; Nathan Rabelais, Mar 2023, Lafayette, LA, États-Unis</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peau, objet d'une interrogation identitaire et artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche création : une utopie à explorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Starkier (SLAM); Sylvie Roques (Centre Edgar Morin, SLAM), Nov 2017, Evry, France. p 303-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Gauthier (SLAM), Nov 2018, Evry, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au prisme du spectacle les représentations des mondes verniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts, sciences et techniques : Jules Verne, une vision du XIXᵉ siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc Steinmetz (Université de Nantes), Henri Scepi (Université Sorbonne nouvelle), Marie-Hélène Huet (Princeton University), Daniel Compère (Université Sorbonne nouvelle), Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sara Maddalena; Victor Inisan, Mar 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumble in the jungle : la stratégie de l'endurance chez Mohamed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le geste de la transmission : du corps à l’esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Starkier (Univ Evry) et Joelle Richetta (Univ Avignon), Jul 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Barbéris (CERILAC), Nov 2022, Paris, France. https://jeuxderoles.hypotheses.org/109</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Jules Verne à l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science-fiction et intelligence artificielle (screenwriting workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigitte Gauthier (SLAM), Feb 2019, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Starkier (SLAM); Sylvie Roques (Centre Edgar Morin, SLAM), Nov 2017, Evry, France. p 303-316</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the history of nudity to the the performer's nudity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Body and freedom Festival Naked Performance in Urban Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc Steinmetz (Université de Nantes), Henri Scepi (Université Sorbonne nouvelle), Marie-Hélène Huet (Princeton University), Daniel Compère (Université Sorbonne nouvelle), Jul 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subversion à l'effraction : les états du corps performatif sur les scènes contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps meurtris, beaux et subversifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7367 Université de Strasbourg, Apr 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Starkier (Univ Evry) et Joelle Richetta (Univ Avignon), Jul 2021, Avignon, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps qui éprouve et s'abîme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps, encore ..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Weber (Université Paris 1), Jun 2018, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Brigitte Gauthier (SLAM), Feb 2019, Evry, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance pour humains et plantes en réseau et participative (Arboretum -Hantu) le 26 Octobre 2018 (17h-18h30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decentering the vision(s) of Europe : The Emergence of New Forms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Theatre and Performance, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques Participation à la Performance samedi 6 mai 2017« Voices that matter » à la Gaîté Lyrique avec l’institut Techne de l’Université de Buffalo, l’Institut Acte Paris 1 Panthéon- Sorbonne, Université Paris Diderot et le réseau Usages des Patrimoines numérisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voices that matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Dupont (UDPN) et Isabelle Barbéris (UDPN)
 Corpus tweets et visualisation : Nikolaus Wasmoen, chercheur en humanités numériques à l’université de Buffalo, avec Mélodine Lascombe (Paris VII) et J. Flaccavanto (Université de Buffalo)
 , May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03201392v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conférences-performances d’Éric Duyckaerts : les apparences de la rhétorique et leurs illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conférence comme Performance (Colloque international)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Corbel; Bénédicte Boisson; Nathalie Boulouch; Anne Creissels; Musée de la danse; CEAC (Université de Lille), Mar 2017, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arts scéniques, nouvelles utopies, nouvelles recherches</w:t>
               </w:r>
@@ -6464,51 +6464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7C0995"/>
+    <w:nsid w:val="31A54030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6695,51 +6695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9896-856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102072345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15105426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356959782" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Starkier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62883?language=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997589v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46522/S.2021.01.03" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DF94H457-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.757" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03152548v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132520v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132522v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132521v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.083.0005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2008.2474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132531v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001460v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998661v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maddalena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03321002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03158439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03154322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201392v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03143613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03154332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03153830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03153467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03145775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03153177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-roques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9896-856X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102072345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/15105426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356959782" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Starkier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132868v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994973v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462410v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/62883?language=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979913v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132848v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132854v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46522/S.2021.01.03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14328-4.p.0025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9993" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DF94H457-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132515v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.757" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152564v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132516v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03152548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.092.0085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.083.0005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2008.2474" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132530v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moindrot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Maddalena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001456v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03320985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03321002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03154322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03158439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03143613v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03154332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03153830v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148007v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144065v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03153467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03145775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/tel-03153177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>