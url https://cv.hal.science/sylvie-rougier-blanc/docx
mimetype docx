--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1131,165 +1131,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dire la maison dans la ville : l’habitat domestique dans l’espace urbain »</w:t>
+                <w:t xml:space="preserve">« Athénée et les listes : autour du livre XIV des Deipnosophistes (et au-delà) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Mathé, J.-Ch. Moretti et L. Rabatel, Jun 2016, Créteil, France. p. 99-111</w:t>
+              <w:t xml:space="preserve">Interpréter la liste dans l'Antiquité gréco-romaine. Questions méthodologiques autour d'une forme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613847v1</w:t>
+                <w:t xml:space="preserve">hal-03613854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Athénée et les listes : autour du livre XIV des Deipnosophistes (et au-delà) »</w:t>
+                <w:t xml:space="preserve">« Dire la maison dans la ville : l’habitat domestique dans l’espace urbain »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpréter la liste dans l'Antiquité gréco-romaine. Questions méthodologiques autour d'une forme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dire la ville en grec aux époques antique et byzantine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Mathé, J.-Ch. Moretti et L. Rabatel, Jun 2016, Créteil, France. p. 99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613854v1</w:t>
+                <w:t xml:space="preserve">hal-03613847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire du bois dans l’architecture grecque : sources, méthodes, interprétations</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchéance et réhabilitation dans l'Antiquité gréco-romaine</w:t>
+                <w:t xml:space="preserve">Déchéance et réhabilitation des objets, des espaces, des personnes dans l’Antiquité gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Courtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Galbois</w:t>
@@ -1746,93 +1746,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius, 176, 2024, Scripta Antiqua, 9782356135995</w:t>
+              <w:t xml:space="preserve">Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-500-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637833v1</w:t>
+                <w:t xml:space="preserve">hal-04773541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déchéance et réhabilitation des objets, des espaces, des personnes dans l’Antiquité gréco-romaine</w:t>
+                <w:t xml:space="preserve">Déchéance et réhabilitation dans l'Antiquité gréco-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Courtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Galbois</w:t>
@@ -1847,69 +1847,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rougier Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ausonius Editions, 2024, Scripta Antiqua, 978-2-35613-500-5</w:t>
+              <w:t xml:space="preserve">Ausonius, 176, 2024, Scripta Antiqua, 9782356135995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773541v1</w:t>
+                <w:t xml:space="preserve">hal-04637833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchéance et réhabilitation dans l'Antiquité gréco-romaine. Espaces, personnes, objets</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17474" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courtil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pagnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17474" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550544v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17124" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01168102v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613854v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813690v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courtil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Galbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ripoll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613841v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613856v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02270315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9b5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u97l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858590v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>